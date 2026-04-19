--- v0 (2026-02-08)
+++ v1 (2026-04-19)
@@ -54,3707 +54,3707 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/</t>
   </si>
   <si>
     <t>“Altera dispositivo da Lei Orgânica do Município de Irauçuba, e dá outras providências.”</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Patrícia Maria Santos Barreto</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/2/proexe_001_2021_0000001_1.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/2/proexe_001_2021_0000001_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE REVOGAÇÃO DA LEI MUNICIPAL DE Nº 1469/2020, QUE TRATAVA DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE IRAUÇUBA, E CONSOLIDA A NOVA ORGANIZAÇÃO ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE IRAUÇUBA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/3/proexe_002_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/3/proexe_002_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA QUE O PODER EXECUTIVO EFETUE O PAGAMENTO DE DÍVIDA DE ENERGIA JUNTO A EMPRESA ENEL REFERENTE A LIGAÇÃO DO SISTEMA DE ADUTORA DA COMUNIDADE DO MANDACARÚ, TENDO COMO TITULAR RESPONSÁVEL A ASSOCIAÇÃO COMUNITÁRIA DOS MORADORES E DO ALTO ESPORTE DE MANDACARÚ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/4/proexe_003_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/4/proexe_003_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A AUMENTAR O VALOR DO AUXÍLIO PECUNIÁRIO NO PROGRAMA "BOLSA-TRABALHO, E DÁ OUTRAS PROVIÊNCIAS.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/5/pl_004-2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/5/pl_004-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a aumentar o valor da bolsa no progama "Meu estágio, experiência é fundamental", e dá outras providências, "</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/6/proexe_005_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/6/proexe_005_2021_0000001.pdf</t>
   </si>
   <si>
     <t>ABRE, ADICIONAL AO VIGENTE ORÇAMENTO, O CRÉDITO ESPECIAL QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/7/proexe_006_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/7/proexe_006_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A OUTORGAR A CESSÃO DE USO DE 01(UM) PRÉDIO PÚBLICO, LOCALIZADO A RUA JOAQUIM PEREIRA PASSOS, Nº 146, BAIRRO: CENTRO - DISTRITO DE JUÁ - IRAUÇUBA/CE, DO PATRIMÔNIO MUNIPAL A EMPRESA CALÇADOS R.W. BORGES ARAUJO DE FREITAS - CNPJ: 36.517.592/0001-60, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/8/proexe_007_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/8/proexe_007_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A OUTORGAR A CESSÃO DE USO DE 01(UM) PRÉDIO PÚBLICO, LOCALIZADO A RUA WALMAR BRAGA, Nº 100, BAIRRO: AÇUDE - IRAUÇUBA/CE, DO PATRIMÔNIO MUNICIPAL A EMPRESA NORDESTE PRÉ-FABRICADO EIRELI - CNPJ: 24.934.041/0001-13, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/9/pl_008-2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/9/pl_008-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO ENTRE O MUNICÍPIO DE IRAUÇUBA E A LIGA DESPORTIVA DE IRAUÇUBA PARA EFETIVAÇÃO DO PROJETO MÃO NA BOLA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/10/proexe_009_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/10/proexe_009_2021_0000001.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 1° DA LEI MUNICIPAL DE Nº 1.514, DE 10 DE FEVEREIRO DE 2021 E A MINUTA DE CONTRATO DE CESSÃO DE USO REAL DE BEM PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/12/proexe_010_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/12/proexe_010_2021_0000001.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI DE Nº 1.508 DE 01 DE FEVEREIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/14/proexe_011_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/14/proexe_011_2021_0000001.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DA SECRETARIA DA INCLUSÃO SOCIAL, DESPORTIVA E CULTURA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/15/pl_012-2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/15/pl_012-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DA SECRETARIA MUNICIPAL DA ASSISTÊNCIA SOCIAL OU SECRETARIA DA ASSISTÊCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/17/proexe_013_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/17/proexe_013_2021_0000001.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DA SECRETARIA DA ASSISTÊNCIA SOCIAL, HABITAÇÃO, CULTURA, TURISMO E JUVENTUDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/19/pl_014-2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/19/pl_014-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DA SECRETARIA DA ASSISTÊNCIA SOCIAL, HABITAÇÃO, CULTURA, TURISMO E JUVENTUDE NAS LEIS MUNICIPAIS DE Nº 1472/2020, 1473/2020 E 1476/2020 PARA SECRETARIA DA JUVENTUDE, CULTURA, ESPORTE E LAZER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/20/proexe_015_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/20/proexe_015_2021_0000001.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DA SECRETARIA DE EDUCAÇÃO DESPORTO E LAZER NAS LEIS MUNICIPAIS DE Nº 1474/2020, 1477/2020 E 1482/2020 PARA SECRETARIA DA JUVENTUDE, CULTURA, ESPORTE E LAZER, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/21/proexe_016_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/21/proexe_016_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Altera a nomeclatura da Secretária Municipal da Inclusão Social Desportiva e Cultural ou Secretária da Inclusão Social Desportiva e Cultural, ou Secretária de Inclusão Social Desportiva e Cultura e dá outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/22/proexe_017_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/22/proexe_017_2021_0000001.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DA SECRETARIA DA JUVENTUDE, CULTURA E DESPORTO NAS LEIS MUNICIPAIS DE Nº 603/2008, 604/2008, 605/2008 E 675/2009 PARA SECRETARIA DA JUVENTUDE, CULTURA, ESPORTE E LAZER, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/23/proexe_018_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/23/proexe_018_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR ADICIONAL AO VIGENTE ORÇAMENTO O CRÉDITO ESPECIAL QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/24/pl_019-2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/24/pl_019-2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS IGREJAS E OS TEMPLOS DE QUALQUER CULTO COMO ATIVIDADE ESSENCIAL EM PERÍODO DE CALAMIDADE PÚBLICA NO MUNICÍPIO DE IRAUÇUBA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/25/pl_020-2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/25/pl_020-2021.pdf</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/27/pl_021-2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/27/pl_021-2021.pdf</t>
   </si>
   <si>
     <t>EVOGA A LEI Nº 1467/2020, DE 20 DE ABRIL 2020, E ALTERA OS ARTIGOS 13,14,21,27 E 29 DA LEI Nº 707, DE 22 DE FEVEREIRO DE 2010, QUE INSTITUI O REGIME DE PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE IRAUÇUBA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/28/proexe_022_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/28/proexe_022_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE LOCAÇÃO DE BEM IMÓVEL, NA QUALIDADE DE LOCATÁRIO, E A FIRMAR CONTRATO DE CESSÃO DO IMÓVEL LOCADO A TÍTULO GRATUITO, ENTRE O MUNICÍPIO DE IRAUÇUBA E A EMPRESA IMPÉRIO DAS CONFECÇÕES LTDA - CNPJ 31.963.391/0001-73, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/29/proexe_023_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/29/proexe_023_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR PARCERIA ENTRE A PREFEITURA MUNICIPAL DE IRAUÇUBA E A EMPRESA CALÇADOS LUIZ ROGERIO PAULO MESQUITA - PROPÉS CALÇADOS, E DÁ OUTRAS PROVODÊNCIAS</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/30/proexe_024_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/30/proexe_024_2021_0000001.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCLUSÃO E PROMOÇÃO SOCIAL - IRAUÇUBA FRATERNA</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/32/pl_025-2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/32/pl_025-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ASSINAR UM TERMO DE COOPERAÇÃO COM A COGERH, PARA EXECUÇÃO DE OBRA DE REMANEJAMENTO DA ADUTORA QUE ATENDE A SEDE DO MUNICÍPIO DE IRAUÇUBA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/33/pl_026-2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/33/pl_026-2021.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO ENTRE O MUNICÍPIO DE IRAUÇUBA E OUTROS MUNICÍPIOS DE TODAS AS REGIÕES DA REPÚBLICA FEDERATIVA DO BRASIL E A FRENTE NACIONAL DE PREFEITOS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE Á PANDEMIA DO CORONAVÍRUS, MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE PARA O MUNICÍPIO DE IRAUÇUBA</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/35/proexe_029_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/35/proexe_029_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE TABLETS, CHIPS COM FRANQUIA MÍNIMA DE 20GB INTERNET E PONTOS DE INTERNET PARA ALUNOS DA REDE PÚBLICA DE ENSINO FUNDAMENTAL DE IRAUÇUBA PARA O ACOMPANHAMENTO DE AULAS REMOTAS, A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/37/proexe_030_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/37/proexe_030_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA QUE O PODER EXECUTIVO ENVIE AS PRESTAÇÕES DE CONTAS MENSAIS AO PODER LEGISLATIVO DE FORMA ELETRÔNICA, ATRAVÉS DE MÍDIA DIGITALIZADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/39/proexe_032_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/39/proexe_032_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO E/OU PERMUTA DA MEDICAÇÃO IVERMECTINA 6MG QUE SE ENCONTRA ESTOCADA NO CENTRO DE ABASTECIMENTO FARMACÊUTICO (CAF) DE IRAUÇUBA</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/42/proexe_033_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/42/proexe_033_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR IMÓVEL, REFERENTE Á ÁREA DE TERRENO DE 48,96 M², COM ÁREA CONSTRUÍDA DE 48,96 M², LOCALIZADO NA TRAVESSA ETELVINO SALUSTIANO DA MOTA, S/N, BAIRRO ESPERANÇA, IRAUÇUBA-CE, DE PROPRIEDADE DO SR. FRANCISCO VALDECIR TEIXEIRA OLIVEIRA, POR MEIO DE DESAPROPRIAÇÃO JUDICIAL E/OU AMIGÁVEL, PARA DOAÇÃO A FAMÍLIAS CARENTES DO MUNICÍPIO DE IRAUÇUBA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/44/proexe_034_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/44/proexe_034_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAÇÃO DE SERVIÇOS DE CONSTRUÇÃO DE PEQUENOS AÇUDES EM CONDIÇÕES ESPECIAIS, NO ÂMBITO DO PROJETO ÁGUAS NO SERTÃO (EM ANEXO), DIFERENTE DO QUE DETERMINA A LEI MUNICIPAL DE Nº 1.243, DE 31 DE AGOSTO DE 2017</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/47/proexe_035_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/47/proexe_035_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O SISTEMA INTEGRADO DE SANEAMENTO RURAL-SISAR ITAPIPOCA, PARA EXECUÇÃO DE OBRA DE CONSTRUÇÃO DE ADUTORA QUE ATENDERÁ A SEDE DO DISTRITOM DE BOA VISTA DO CAXITORÉ, ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TAXAS MUNICIPAIS PARA PERMISSÃO E CONCESSÃO DE USO DE BENS PÚBLICOS MUNICIPAIS PELO PERÍODO DE 120(CENTO E VINTE) DIAS, DEVIDO A PANDEMIA DA COVID-19.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/51/proexe_038_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/51/proexe_038_2021_0000001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DAS LEIS MUNICIPAIS Nº 1101/2015 E 1410/2019, E SOBRE A NOVA CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL-SIM E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL E VEGETAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/52/proexe_039_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/52/proexe_039_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR IMÓVEL, COMPREENDENDO UMA VILA COMPOSTA DE CINCO CASAS, ENCRAVADAS EM UM TERRENO COM ÁREA TOTAL DE 420,00 M², SENDO ÁREA CONSTRUÍDA DE 300,00 M², TENDO CADA CASA, 60 M² DE ÁREA CONSTRUÍDA. IMÓVEL LOCALIZADO NA RUA LUIZ GONZAGA CAMELO DE MESQUITA, S/N, BAIRRO CRUZEIRO, IRAUÇUBA-CE, DE PROPRIEDADE DO SR. FRANCISCO ADAIL DE OLIVEIRA BRAGA, POR MEIO DE DESAPROPRIAÇÃO JUDICIAL E/OU AMIGÁVEL, PARA DOAÇÃO A FAMÍLIAS CARENTES DO MUNICÍPIO DE IRAUÇUBA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/53/proexe_040_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/53/proexe_040_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADIQUIRIR IMÓVEL, REFERENTE Á ÁREA TOTAL DE 67,10 M², COM ÁREA CONSTRUÍDA DE 50,60 M², LOCALIZADO NA RUA JOELSON SOUZA MOTA, S/N, BAIRRO GIL BASTOS, IRAUÇUBA-CE, DE PROPRIEDADE DO SR. ROBÉRIO PINTO MESQUITA, POR MEIO DE DESAPROPRIAÇÃO JUDICIAL E/OU AMIGÁVEL, PARA DOAÇÃO A FAMÍLIAS CARENTES DO MUNICÍPIO DE IRAUÇUBA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/54/proexe_041_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/54/proexe_041_2021_0000001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DE LEI ORÇAMENTÁRIA ANUAL PARA 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE PROGRAMA GOVERNAMENTAL PARA AQUISIÇÃO DE SMARTPHONE, NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, ABRE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/57/proexe_043_2021_0000001_1.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/57/proexe_043_2021_0000001_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CACS - FUNDEB, EM CONFORMIDADE COM O ARTIGO 212-A DA CONSTITUIÇÃO FEDERAL, REGULAMENTADO NA FORMA DA LEI FEDERAL Nº 14.113, DE 25 DE DEZEMBRO DE 2020, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/59/proexe_044_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/59/proexe_044_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A OUTORGAR A CESSÃO DE USO DE 01(UM) PRÉDIO PÚBLICO (POLIESPORTIVO LUIZ PAULO PEREIRA BARROSO), LOCALIZADO A RUA PRUDENCIO PEREIRA PASSOS, S/N, BAIRRO: CENTRO - DISTRITO DE JUÁ - IRAUÇUBA/CE, DO PATRIMÔNIO MUNICIPAL A EMPRESA CALÇADOS R. W. BORGES ARAUJO DE FREITAS - CNPJ: 36.517.592/0001-60, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TAXA PARA EMISSÃO DE ALVARÁ PARA OS FEIRANTES, AMBULANTES E TRABALHADORES QUE PRESTAM SERVIÇO DE TRANSPORTE ESCOLAR NO MUNICÍPIO DE IRAUÇUBA.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR IMÓVEL, REFERENTE Á ÁREA TOTAL DE 179,36 M², COM ÁREA CONSTRUÍDA DE 81,10 M², LOCALIZADO NA RUA ETELVINO SALUSTIANO MOTA, S/N, BAIRRO DA ESPERANÇA, IRAUÇUBA-CE, DE PROPRIEDADE DO ESPÓLIO FRANCISCO SOUSA FERREIRA, POR MEIO DE DESAPROPRIAÇÃO JUDICIAL E/OU AMIGÁVEL, PARA DOAÇÃO A FAMÍLIAS CARENTES DO MUNICÍPIO DE IRAUÇUBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE IRAUÇUBA, O PROGRAMA AGENTE JOVEM DE DESENVOLVIMENTO LOCAL - AJDL, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/66/proexe_048_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/66/proexe_048_2021_0000001.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR IMÓVEL, REFERENTE Á ÁREA TOTAL DE 120,96 M², COM ÁREA CONSTRUÍDA DE 80,70 M², LOCALIZADO NA RUA ANÁRIO BRAGA, DISTRITO DE MISSI, ZONA URBANA DE IRAUÇUBA - CE, DE PROPRIEDADE DE CLAUDIENE BRAGA LINHARES, POR MEIO DE DESAPROPRIAÇÃO JUDICIAL E/OU AMIGÁVEL, PARA DOAÇÃO A FAMÍLIAS CARENTES DO MUNICÍPIO DE IRAUÇUBA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/67/proexe_049_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/67/proexe_049_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR IMÓVEL, REFERENTE Á ÁREA TOTAL DE 67,10 M², COM ÁREA CONSTRUÍDA DE 50,60 M², LOCALIZADO NA RUA JOELSON SOUZA MOTA, S/N, BAIRRO GIL BASTOS, IRAUÇUBA - CE, DE PROPRIEDADE DO SR. ROBÉRIO PINTO MESQUITA, POR MEIO DE DESAPROPRIAÇÃO JUDICIAL E/OU AMIGÁVEL, PARA DOAÇÃO A FAMÍLIAS CARENTES DO MUNICÍPIO DE IRAUÇUBA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/68/proexe_050_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/68/proexe_050_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a adquirir imóvel, referente á área de terreno de 48,96 m², com área construída de 48,96 m², localizado na travessa etelvino salustiano da mota, s/n, bairro esperança, iruçuba-ce, de propriedade do sr. francisco valdecy teixeira de oliveira, por meio de desapropriação judicial e/ou amigável, para doação a famílias carentes do município de irauçuba, e dá outras providências</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/69/proexe_051_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/69/proexe_051_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O SISTEMA INTEGRADO DE SANEAMENTO RURAL-SISAR SOBRAL, PARA EXECUÇÃO DE OBRA DE AMPLIAÇÃO DA REDE DE ABASTECIMENTO DE ÁGUA DA SEDE DO DISTRITO DE MISSI, NESTE MUNICÍPIO DE IRAUÇUBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/70/proexe_052_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/70/proexe_052_2021_0000001.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE IRAUÇUBA, A GRATIFICAÇÃO EXTRAORDINÁRIA E TEMPORÁRIA AOS SERVIDORES QUE ESTÃO ATUANDO NA LINHA DE FRENTE AO ENFRENTAMENTO DO NOVO CORONAVÍRUS (COVID-19), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/72/proexe_054_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/72/proexe_054_2021_0000001.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.545, DE 27 DE ABRIL DE 2021, A QUAL DISPÕE ACERCA DA CRIAÇÃO DE PROGRAMA GOVERNAMENTAL PARA AQUISIÇÃO DE SMARTPHONE, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/73/proexe_055_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/73/proexe_055_2021_0000001.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 1º DO ARTIGO 115, DA LEI Nº 507/2006, QUE INSTITUI O ESTATUTO E O REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE IRAUÇUBA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADIQUIRIR IMÓVEL, REFERENTE Á ÁREA DE TERRENO DE 422,40 M², LOCALIZADO NA RUA ODILON FERREIRA, 244, ZONA URBANA DE IRAUÇUBA-CE, DE PROPRIEDADE DO SR. RAIMUNDO ROCHA DOS SANTOS, POR MEIO DE DESAPROPRIAÇÃO JUDICIAL E/OU AMIGÁVEL, PARA CONSTRUÇÃO DA ESTAÇÃO ELEVATÓRIA DE ESGOTO (EEE) DA OBRA DE ESGOTAMENTO SANITÁRIO DOS BAIRROS GIL BASTOS E CRUZEIRO, NA SEDE DESTE MUNICÍPIO DE IRAUÇUBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADIQUIRIR IMÓVEL, REFERENTE Á ÁREA DE TERRENO DE 3.058,09 M², LOCALIZADO NA FAZENDA PEDRA ATRAVESSADA, ZONA RURAL, MUNICÍPIO DE IRAUÇUBA-CE, DE PROPRIEDADE DO SR. JORGE ANTÔNIO LOTIF FERREIRA, POR MEIO DE DESAPROPRIAÇÃO JUDICIAL E/OU AMIGÁVEL, PARA IMPLANTAÇÃO DE ESTAÇÃO DE TRATAMENTO BIOLÓGICO NA OBRA DE ESGOTAMENTO SANITÁRIO DOS BAIRROS GIL BASTOS E CRUZEIRO, NA SEDE DESTE MUNICÍPIO DE IRAUÇUBA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/76/proexe_058_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/76/proexe_058_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADIQUIRIR IMÓVEL, REFERENTE Á ÁREA DE TERRENO DE 3.250,00 M², LOCALIZADO NA LOCALIDADE DE MANDACARU, DISTRITO DE JUÁ, ZONA RURAL, MUNICÍPIO DE IRAUÇUBA-CE, DE PROPRIEDADE DO SR. JOSÉ MARCELINO FERREIRA PEDROZA, POR MEIO DE DESAPROPRIAÇÃO JUDICIAL E/OU AMIGÁVEL, PARA CONSTRUÇÃO DE QUADRA ESPORTIVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/77/proexe_059_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/77/proexe_059_2021_0000001.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 707/2010 QUE INSTITUIU O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DE IRAUÇUBA-CE, DE ACORDO COM A EMENDA CONSTITUCIONAL Nº 103/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/78/proexe_060_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/78/proexe_060_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIRMAÇÃO DE PARCERIA ENTRE A PREFEITURA MUNICIPAL DE IRAUÇUBE E A EMPRESA FRANCISCO ALBERTO SOARES - FACÇÃO ALBERTO - ME, NOS TERMOS ORA DISPOSTOS, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/79/proexe_061_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/79/proexe_061_2021_0000001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR IMÓVEL, REFERENTE Á ÁREA TOTAL DE 120,96 M², COM ÁREA CONSTRUÍDA DE 80,70 M², LOCALIZADO NA RUA ALTO DA BOA VISTA, 01, ZONA URBANA DE IRAUÇUBA - CE, DE PROPRIEDADE DE CLAUDIENE BRAGA LINHARES, POR MEIO DE DESAPROPRIAÇÃO JUDICIAL E/OU AMIGÁVEL, PARA DOAÇÃO COM CONDICIONANTE ÁS FAMÍLIAS CARENTES DO MUNICÍPIO DE IRAUÇUBA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/80/proexe_062_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/80/proexe_062_2021_0000001.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DA ALTERAÇÃO DO ART. 3º DA LEI Nº 1.446, DE 19 DE DEZEMBRO DE 2019, A QUAL INSTITUIU O NOVO PROGRAMA MORAR MELHOR, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º E 4º DA LEI Nº 1.555, DE 26 DE MAIO DE 2021, QUE INSTITUIU A GRATIFICAÇÃO EXTRAORDINÁRIA E TEMPORÁRIA AOS SERVIDORES QUE ESTÃO ATUANDO NA LINHA DE FRENTE AO ENFRENTAMENTO DO NOVO CORONAVÍRUS (COVID-19), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/82/proexe_064_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/82/proexe_064_2021_0000001.pdf</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/83/proexe_065_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/83/proexe_065_2021_0000001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA VIA E ESPAÇO PÚBLICO DA AVENIDA PAULO BASTOS, NO TRECHO COMPREENDIDO ENTRE A RUA MARLIN DUTRA E RUA PROFESSORA DILMA BASTOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/84/proexe_066_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/84/proexe_066_2021_0000001.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DE AUTORIZAÇÃO LEGISLATIVA PARA CESSÃO DE USO DAS CASAS DE LEITE DA SEDE E DO COITÉ, BEM, COMO DOS RESPECTIVOS TANQUES DE RESFRIAMENTO, À EMPRESA K M CACAU INDÚSTRIA E COMÉRCIO DE LATICINIOS LTDA ME, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/85/proexe_067_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/85/proexe_067_2021_0000001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DOS ANIMAIS - CMPDA, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/86/proexe_068_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/86/proexe_068_2021_0000001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA - COMPED E O RESPECTIVO FUNDO, NA FORMA QUE INDICA, ABRE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/244/projeto_de_lei_n74_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/244/projeto_de_lei_n74_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal adquirir um Imóvel, referente a um rerreno, com ÁREA DE 10,395,84 M², localizado na comunidade São Joaquim, zona rural, Irauçuba-Ce de propriedade do Sr. João Almeida Melo, por meio de desapropriação judicial e/ou amigável, para construçãi de  unidades habitacionais, e da outras providencias.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/243/projeto_de_lei_n75_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/243/projeto_de_lei_n75_2021.pdf</t>
   </si>
   <si>
     <t>Altera, no ãmbito do Município de Irauçuba a finalidade da desapropriação prevista na Lei 1.020/2013 e á outras providências".</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/242/projeto_de_lei_n76_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/242/projeto_de_lei_n76_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo Municipal a firmar um termo de cooperação com a acompanha de gestão dos recursos Hídricos-Cogerh, para execução de obra de remanejamento da adutora que atende a sede do município de irauçuba, e dá outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/245/projeto_de_lei_n77_2021_de_autoria_do_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/245/projeto_de_lei_n77_2021_de_autoria_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>"Auroriza a firmação de parceria entre o Município de Irauçuba e a empresa calçados Luiz Rogério Paulo de Mesquita - Propés Calçados, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Altera, no âmbito do município de Irauçuba, a Lei N° 1.221, de 20 de Junho de 2017, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/256/projeto_de_lei_no79_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/256/projeto_de_lei_no79_2021.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a regulamentação da via e espaço público da Avenida Paulo Bastos no trecho compreendido entre a Rua Marlin Dutra e Rua Professora Dilma Bastos, alterando a lei n° 1.569/2021, e dá outras providências."</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Denomina, no âmbito do município de Irauçuba, a praça José Sebastião Sales", na forma que indica e dá outras providência".</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual para o quadriênio 2022 a 2025, e dá outras providências</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Denomina no âmbirto do município de Irauçuba, a quadra esportiva da localidade de fumo de "Quadra esportiva Antônio Gleyvan do Nascimento Diogo", na forma que indica e dá outras providencias"</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/275/projeto_de_lei_do_executivo_no_83_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/275/projeto_de_lei_do_executivo_no_83_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal, adquirir um imóvel, com área de interesse de 10.901,68 M², localizado no Distrito de Juá, Zona Rural, Irauçuba-Ce, de propiedade do espólio de Orizes Pontes e Espólio de Maria Dagmar Vidal Pontes, por meio de desapropriação judicial e/ou amigável, para construção de uma quadra coberta para Escola Municipal Ielsa Teixeira Fernandes e Regularização da propriedade desta, e dá outras providências."</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Dispoe acerca de autorização para firmação, por parte do município de Irauçuba, de termo de convênio com a Universidade Federal do Cariri- UFCA, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_do_executivo_no85_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_do_executivo_no85_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal, adquirir um imóvel, com área de interesse de 248,16 M², de propiedade da Sr.a Fátima Rodrigues Pereira, por meio de desapropiação judicial e/ou amigável, para viabilizaçao de abertura de uma RUa na Comunidade de São José, Irauçuba-CE, e dá outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/278/projeto_de_lei_do_executivo_no86_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/278/projeto_de_lei_do_executivo_no86_2021.pdf</t>
   </si>
   <si>
     <t>Altera no âmbito do municipio de Irauçuba, a redeção da Lei 1.541 de 12 de Abril em 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_do_executivo_no87_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_do_executivo_no87_2021.pdf</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_lei_no_88_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_lei_no_88_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a firmação de parceria entre o municipio de Irauçuba e a empresa Francisco Miguel da Silva - Miguel Cerâmica - Me, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_no_89_2021_ok_1.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_no_89_2021_ok_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o pode executivo municipal adquirir um imovél, referente a um terreno, com área de 10.395,84 M², localizado na comunidade São Joaquim, zona rural, Irauçuba-Ce, de propiedade do Sr. João Almeida Melo, por meio de desapropiação judicial e/ou amigável, para construção de 38 unidades habitacionais, e dá outras providências."</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_no_90_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_no_90_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca de autorização legislativa para cessão de uso das casas de leite da sede e do coité bem como dos respectivos tanques de resfriamento, à empresa K M Cacau Infústria e comércio de lactinios LTDA ME e a associação comunitária dos moradore da fazenda coité, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/301/projeto_de_lei_no_91_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/301/projeto_de_lei_no_91_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a adquirir imóvel, referente á area de terreno de 3.058,09 M², localizado de terreno na fazenda pedra atravessada, zona rural, Municipio de Irauçuba -Ce, de propiedade do Sr. Jorge Antõnio Lofit Ferreira, por meio de sdesapropiação judicial e/ou amigável, para implantação de estação de tratamento biológico na obra de esgotament sanitário dos bairros Gil Bastos e Cruzeiro, na sede deste município de irauçuba, e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>"Dispõe, no âmbito do município de Irauçuba, acerca de abertura de crédito adicional especial ao orçamento vigente, a fim de atender demandas do poder legislativo municipal, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Francisco Evaristo Lopes Maciel</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/319/projeto_de_lei_do_executivo_municipal_no_94_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/319/projeto_de_lei_do_executivo_municipal_no_94_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo municipal, adquirir um imóvel, referente a um terreno, com área de 586,58 M² , localizado bi distrito de Coité, Zona Rural do Município de Irauçuba-Ce de propiedade da Sra. Maria do Socorro Braga Barroso, por meio de desapropriação judicial e/ou amigável, para doação as famílias carentes e dá outras providências."</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_do_executivo_no95_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_do_executivo_no95_2021.pdf</t>
   </si>
   <si>
     <t>"Dispoe acerca de autorização legislativa para cessão de uso gratuito de um imóvel inscrito na matrícula cartorária sob o Nº 1.145, situado na localidade de cacimba salgada, zona rural do município de irauçuba, à cooperativa dos agricultores (as) familiares, assentados(as) de Irauçuba/Ceará-Coopafic e dá outras providências"</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_do_executivo_municipal_de_no_96_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_do_executivo_municipal_de_no_96_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe acerca de autorização legislativa para cessão de uso gratuiro de um terreno localizado na sede do Município de Irauçuba à Associação Nova Esperança, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_do_executivo_municipal_de_no_97_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_do_executivo_municipal_de_no_97_2021.pdf</t>
   </si>
   <si>
     <t>Denomina, no âmbito do município de Irauçuba, a estrada da Serra do Manoel Dias de "Estrada Francisco Severiano de Mesquita (ChagaPinto)", na forma que incdica e dá outras providências".</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_lei_no_98_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_lei_no_98_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal, a aquisição de seis imovéis."</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_do_executivo_no99_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_do_executivo_no99_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo municipal, adquirir um imóvel, referente a uma casa, com área de 706,00 M², localizado em São José Zona Rural do Município de Irauçuba-Ce de propiedade do Sr. João Paulo Braga Linhares por meio de desapropiação judicial e/ou amigável para doação à familia carente e dá outras providências."</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_no_100_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_no_100_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal adquiri um imóvel referente a uma casa, com área de 195,94 M², localizado no Distrito de Missí zona rural do município de Irauçuba-Ce de propiedade do Sr. Cosmo Rodrigues de Paula, por meio de desapropiação Judicial e/ou amigável, para doação à familia carente e dá outras providências.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/336/projeto_de_lei_no_101_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/336/projeto_de_lei_no_101_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel referente a uma casa com área total de 127,50M² localizado no distrito de Juá zona rural do Município de Irauçuba-Ce, de propiedade do Sr. Francisco Lopes Martins, por meio de desapropiação juducial e/ou amigável, para doação a uma família carente residente no Município de Irauçuba e dá outras providências."</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_no_102_2021_1.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_no_102_2021_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a um terreno, com área total de 11.583,52 M² localizado no bairro Nossa Senhora de Fátima, sede do Munícipio de Irauçuba-CE, de propriedade da Sra. Maria de Fátima Mota, por meio de desapropriação judicial e/ou amigável , para a construção de casas  populares e doação de terrenos a famílias carentes, construção de praça, Área destinada ao lazer e ao esporte e outros equipamentos públicos que venham a ser de interesse do Município de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_no_103_2021_1.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_no_103_2021_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar permuta de um imóvel público com área de 453,96 m2 localizado no sít10 boqueirão, Distrito de Missí, neste Município de Irauçuba com um imóvel localizado na rua alto do cristo, distrito de Missí,, neste Município de Irauçuba, de propriedade do sr. Francisco das chagas Azevedo Barbosa, com área de 236,25 m2, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/348/projeto_de_lei_no_104_2021_1.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/348/projeto_de_lei_no_104_2021_1.pdf</t>
   </si>
   <si>
     <t>Denomina, no âmbito do Município de Irauçuba, a praça pública do Distrito de Campinas, de 'Praça Francisco Wilson Gomes', na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/349/projeto_de_lei_no_105_2021_1.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/349/projeto_de_lei_no_105_2021_1.pdf</t>
   </si>
   <si>
     <t>Institui o regime de previdência complementar, no âmbito do Município de Irauçuba, fixa o limite máximo para concessões de aposentadorias e_x000D_
 pensões pelo regime de previdência de que trata o artigo 40 da constituição federal de 1988, autoriza a adesão ao plano de benefícios de previdência complementar e dá outras providências.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/351/projeto_de_lei_no_106_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/351/projeto_de_lei_no_106_2021.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito da educação do Município de Irauçuba, o 14º Salário aos professores que estejam em efetiva docência, aos gestores escolares e técnicos de suporte pedagógico, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/352/projeto_de_lei_no_107_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/352/projeto_de_lei_no_107_2021.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Irauçuba, o projeto desbravadores da educação, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/359/projeto_de_lei_do_executivo_municipal_no_18_2021_ok.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/359/projeto_de_lei_do_executivo_municipal_no_18_2021_ok.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a abrir, adicional ao vigente orçamento que indica e dá outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/367/projeto_de_lei_do_executivo_municipal_no_109_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/367/projeto_de_lei_do_executivo_municipal_no_109_2021.pdf</t>
   </si>
   <si>
     <t>Institui a corregedoria e a ouvidoria da guarda municipal de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/368/projeto_de_lei_do_executivo_municipal_no_110_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/368/projeto_de_lei_do_executivo_municipal_no_110_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de armas menos letais pela Guarda Municipal de Irauçuba e dá outas providências.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Autoriza no âmbito do município de Irauçuba a doação de motocicletas aos agentes comunitários de saúde na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_do_executivo_municipal_no_112_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_do_executivo_municipal_no_112_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal adquirir 01(uma) vila, constando 04(Quatro) casas com área total de interesse de 445,00M² Localizada no Alto da Mangueira, trecho 03, distrito de Missí, Zona Rural do Município de Irauçuba- Ce, de propriedade do Sr. Francisco Sampaio de Queiroz Júnior, por meio de desapropriação judicial e/ou amigável, para doação á famílias carentes e dá outras providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_no_113_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_no_113_2021.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Irauçuba o Projeto de aceleração da aprendizagem aluno nota 10 na forma que indica e dá outras providencias.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_no_114_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_no_114_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Irauçuba a firmar parceria com a empresa LRPM indústria de calçados LTDA-PROPÉS Calçados na forma que indica e dá outras providências..</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a uma casa, com área de 1.777,62 m2, localizado no Distrito de Campinas, Zona Rural, do Município de Irauçuba-Ce, de propriedade da Sra. Osmarina Lopes Aguiar, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/388/projeto_de_lei_do_executivo_no116_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/388/projeto_de_lei_do_executivo_no116_2021.pdf</t>
   </si>
   <si>
     <t>"Denomina, no âmbito do Município de Irauçuba, a pista de skate da Praça da Juventude, de "Antonia Dagma Sousa Mota", na forma que indica e dá outras providências"</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/387/projeto_de_lei_do_executivo_no117_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/387/projeto_de_lei_do_executivo_no117_2021.pdf</t>
   </si>
   <si>
     <t>Denomina, no âmbito do Município de Irauçuba, a quadra de areia da Praça da Juventude, de "Jerri Adriano Barroso Chaves", na forma que indica e dá outras providências".</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_de_lei_do_executivo_no118_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_de_lei_do_executivo_no118_2021.pdf</t>
   </si>
   <si>
     <t>Denomina, no âmbito do Município de Irauçuba, o espaço cultural da praça da juventude, de "Antonio Xavier Moura Mesquita", na forma que indica e dá outras providências".</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/385/projeto_de_lei_do_executivo_no119_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/385/projeto_de_lei_do_executivo_no119_2021.pdf</t>
   </si>
   <si>
     <t>Denomina, no âmbito do Município de Irauçuba, o ginásio coberto da Praça da Juventude, de "Francisco Caik Mota Rodrigues", na forma que indica e dá outras providências"</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/384/projeto_de_lei_do_executivo_no120_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/384/projeto_de_lei_do_executivo_no120_2021.pdf</t>
   </si>
   <si>
     <t>"Denomina, no âmbito do Município de Irauçuba, a sede administrativa do conselho tutelar, de 'Ana Klênia de Sousa dos Santos', na forma que indica e dá outras providências"</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/383/projeto_de_lei_do_executivo_no121_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/383/projeto_de_lei_do_executivo_no121_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a um terreno, com área total de 583,90m2, localizado na rua sem denominação oficial, Distrito de Boa Vista do Caxitoré, Zona Rural, do Município de Irauçuba-Ce, de propriedade do Sr. Fernando César Félix Bernardes, por meio de desapropriação judicial e/ou amigável, para doação as famílias carentes residentes no Município de Irauçuba".</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/382/projeto_de_lei_do_executivo_no122_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/382/projeto_de_lei_do_executivo_no122_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a uma casa, com área de 65,10 m2, localizado na Vila Joaquim, no bairro nossa senhora de Fátima, município de Irauçuba-Ce, de propriedade da Sra. Vanessa Ferreira rodrigues, por meio de desapropriação judicial e/ou amigável,_x000D_
 para doação à família carente, e dá outras providências.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal adquirir 06(sels) imóveis, referente a 06(sels) terrenos, com área de 45.966,5100m2referente ao imóvel de matrícula no 196; com área de 8.551,2741m2- referente ao imóvel de matrícula no 717; com área de 2.482,4860m2referente ao imóvel de matrícula 719; com área de 5.359,8797m2- referente ao imóvel de matrícula no 721, com área de 17.514,4223m2referente ao imóvel de matrícula 834; com área de 15.803,0713m2-referente ao imóvel de matrícula 835, todos localizados no bairro nossa senhora de Fátima, perímetro urbano do município Irauçuba-Ce, de propriedade da JH construções LTDA-ME, por meio de desapropriação judicial e/ou amigável, para implantação de um complexo industrial e outros equipamentos públicos que venham a ser de interesse do município de Irauçuba e dá outras providências".</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/379/projeto_de_lei_do_executivo_no124_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/379/projeto_de_lei_do_executivo_no124_2021.pdf</t>
   </si>
   <si>
     <t>"Denomina a quadra esportiva, na localidade do Mandacaru, município de Irauçuba, de "Raimundo Pedro Luiz", na forma que indica e dá outras providências".</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/380/projeto_de_lei_do_executivo_no125_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/380/projeto_de_lei_do_executivo_no125_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal, adquirir um imóvel, referente a um terreno, com área total de 9.607,05 m2 localizado próximo ao trecho de entrada da estrada vicinal que liga a br-222 ao distrito de Missi, município de Irauçuba-Ce, de propriedade do sr. Raimundo almeida Braga, por meio de desapropriação judicial e/ou amigável, para viabilização da execução da obra de pavimentação asfáltica da ce 173, e da outras providências"</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/395/projeto_de_lei_do_executivo_municipal_no_126_2021_-_22_de_dezembro_de_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/395/projeto_de_lei_do_executivo_municipal_no_126_2021_-_22_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a uma casa, com área de 164,80 m2, localizado na rua da caixa d'água 1, sin, distrito de Missí, Município de Irauçuba/Ce, de propriedade do Sr. Francisco Vagner Barbosa, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/390/projeto_de_lei_do_executivo_no_127_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/390/projeto_de_lei_do_executivo_no_127_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a doar terreno com área de 3.542,00 m² para ADECE (Agência de Desenvolvimento do Estado do Ceará S.A), como contrapartida para a construção de 01(um) galpão Indústria no Município de Irauçuba, e dá outras providências."</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/391/projeto_de_lei_do_executivo_no_128_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/391/projeto_de_lei_do_executivo_no_128_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar terreno com área de 4.752,00m² para ADECE (Agência de Desenvolvimento do Estado do Ceará S.A), como contrapartida para a construção de um 1(um) Galpão Industrial no Município de Irauçuba,  e dá outras providências."</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/392/projeto_de_lei_do_executivo_no_129_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/392/projeto_de_lei_do_executivo_no_129_2021.pdf</t>
   </si>
   <si>
     <t>Altera, no Âmbito do Município de Irauçuba, a finalidade de desapropriação prevista na lei 1.635 de 13 de Dezembro de 2021, e dá outras providências."</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/393/projeto_de_lei_do_executivo_no_130_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/393/projeto_de_lei_do_executivo_no_130_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono salarial - fundeb 70% aos profissionais da Rede Municipal de Educação em efetivo exercício, como medida excepcional e transitória destinada a promover o cumprimento do disposto artigo 212-a, inciso xi, da construção federal de 1988, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/394/projeto_de_lei_do_executivo_no_131_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/394/projeto_de_lei_do_executivo_no_131_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono especial, até o 18° salário aos profissionais da rede municipal de educação em efetivo exercício, como medida excepcional e transitória, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_do_executivo_municipal_no_132_2021_-_22_de_dezembro_de_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_do_executivo_municipal_no_132_2021_-_22_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a uma casa, com área de 337,26 m2, localizado na Travessa Josias Marques, S/N, Bairro Nossa Senhora de Fátima, Município de Irauçuba-Ce, de propriedade da Sra. Maria Gleiciane Alves do Nascimento, por meio de desapropriação judicial e/ou amigável, para doação à Família Carente, e dá outras providências."</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/397/projeto_de_lei_do_executivo_municipal_no_133_2021_-_22_de_dezembro_de_2021_1.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/397/projeto_de_lei_do_executivo_municipal_no_133_2021_-_22_de_dezembro_de_2021_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a uma casa, com área de 169,48m², localizado na Rua Etelvino Salustiano da Mota, Bairro da Esperança, Município de Irauçuba-ce, de Propriedade do Sr. Luis Lourenço de Mesquita, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/398/projeto_de_lei_do_executivo_municipal_no_134_2021_-_22_de_dezembro_de_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/398/projeto_de_lei_do_executivo_municipal_no_134_2021_-_22_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a uma casa, com área de 189,00 m2, localizado na Rua Odilon Ferreira da Silva, no 247, Bairro Gil Bastos, Município de Irauçuba/Ce, de propriedade do Sr. José Braga Pinto Júnior, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/399/projeto_de_lei_do_executivo_municipal_no_135_2021_-_22_de_dezembro_de_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/399/projeto_de_lei_do_executivo_municipal_no_135_2021_-_22_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a uma casa, com área de 84,55 m2, localizado na Rua Etelvino Salustiano da Mota, Bairro da Esperança, Município de Irauçuba-Ce, de propriedade do sr. Francisco Evandro Paiva de Mesquita, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/400/projeto_de_lei_do_executivo_no136_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/400/projeto_de_lei_do_executivo_no136_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a uma casa, com área de 84,55 m2, localizado na Rua Etelvino Salustiano da Mota, Bairro Esperança, Município de Irauçuba/ce, de propriedade do Sr. Francisco Evandro Paiva de Mesquita, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Autoriza o Município de Irauçuba a firmar convênio com o Sistema Integrado de Saneamento Rural da Bacia Hidrográfica do Curu e Litoral-SISAR-BCI, para execução de obra de construção de adutora que atenderá as localidades de Barreiras e Miranda, Zona Rural, Município de Irauçuba, e autoriza a abertura de crédito especial ao orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/404/projeto_de_lei_do_executivo_no138_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/404/projeto_de_lei_do_executivo_no138_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a um terreno, com área total de 2.582,90 m², matrícula cartorária nº467, localizado na Rua Luiz da Mota Braga, Bairro Gil Bastos, zona urbana, Irauçuba-Ce, de propriedade de TJ Empreendimentos Imobiliários LTDA, por meio de desapropriação judicial e/ou amigável, para construção de uma Unidade Básica de Saúde-UBS, e dá outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_do_executivo_no139_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_do_executivo_no139_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a conceder repasse de incentivo adicional do programa agente comunitário de saúde, aos profissionais agentes comunitários de saúde - ACS, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/255/projeto_de_lei_do_legislativo_n10_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/255/projeto_de_lei_do_legislativo_n10_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Irauçuba-Ce. A associar-se e contribuir Mensalmente para a União dos Vereadores e Câmaras do Ceará - UVC e dá outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Tânia Alves</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/254/projeto_de_lei_do_legislativo_de_n11_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/254/projeto_de_lei_do_legislativo_de_n11_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de nomeação/designação de pessoas condenadas por "Violência Doméstica" em cargos comissionados/designados da Administração Pública Municipal direta e indireta, e dá outras providências."</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/257/projeto_de_lei_do_legislativo_n12_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/257/projeto_de_lei_do_legislativo_n12_2021.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Prevenção da Gravidez na Adolescência no Município de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>João Batista Sousa Silva</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/291/projeto_de_lei_do_legislativo_municipal_no_14_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/291/projeto_de_lei_do_legislativo_municipal_no_14_2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de Titulo de Cidadão Iraubense ao Enfermeiro Francisco Cicero Ferreira Alves, e dá outras providências.”</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_do_legislativo_no_15_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_do_legislativo_no_15_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o apoio pessoal no atendimento aos portadores de deficiência em estabelecimentos comerciais e dá outras providências."</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_do_legislativo_no_17_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_do_legislativo_no_17_2021.pdf</t>
   </si>
   <si>
     <t>Institui mês 'OUTUBRO ROSA' para prevenção e detecção precoce do câncer de mama e colo uterino, no Calendário Oficial do Município de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_legislativo_no18_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_legislativo_no18_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de atendimento preferencial nos estabelecimentos às pessoas com Transtorno do Espectro Autista (TEA), e dá outras providências."</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>Rogério Barbosa Mesquita, Tânia Alves</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/370/projeto_de_lei_legislativo_no19_2021.doc</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/370/projeto_de_lei_legislativo_no19_2021.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de TÍTULO DE CIDADÃ IRAUÇUBENSE à professora FÁTIMA JESUÍNO DE SOUSA, e dá outras providências.”</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/377/projeto_de_lei_legislativo_no20_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/377/projeto_de_lei_legislativo_no20_2021.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Irauçuba o 'Programa de Cooperação' e o 'Código Sinal Vermelho' contra a Violência e dá outras providências</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>Francisco Xavier Asevedo Mesquita</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/378/projeto_de_lei_legislativo_no21_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/378/projeto_de_lei_legislativo_no21_2021.pdf</t>
   </si>
   <si>
     <t>Dá nome às ruas que indica e dá outras providências.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/238/projeto_de_lei_legislativo_n07_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/238/projeto_de_lei_legislativo_n07_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadão Irauçubense ao Pastor José Waldeci Rodrigues, e dá outras providências."</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/239/projeto_de_lei_legislativo_n08_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/239/projeto_de_lei_legislativo_n08_2021.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a participação dos produtores rurais e orgânicos do Município de Irauçuba, em eventos organizados, patrocinados ou apoiados pelo Poder Executivo Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/240/projeto_de_lei_legislativo_n09_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/240/projeto_de_lei_legislativo_n09_2021.pdf</t>
   </si>
   <si>
     <t>Cria a patrulha Maria da Penha na Guarda Municipal de Irauçuba e dá outras providências."</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_do_legislativo_no_16_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_do_legislativo_no_16_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual para o quadriênio 2022 a 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>Rogério Barbosa Mesquita</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_decreto_legislativo_no27_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_decreto_legislativo_no27_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeita Municipal a se ausentar do municipio de Irauçuba no período que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/335/projeto_de_decreto_do_legislativo_no28_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/335/projeto_de_decreto_do_legislativo_no28_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeita Municipal Licenciada a manter-se ausente do Município de Irauçuba no periodo que indica e dá outras providências.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/122/prores_001_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/122/prores_001_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Altera o art. 28, da resolução nº 03, de 31 de janeiro de 2020 (regimento interno da câmara municipal de irauçuba) e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/123/req_0002_2019_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/123/req_0002_2019_0000001.pdf</t>
   </si>
   <si>
     <t>Fixa o reajuste do salário mínimo dos servidores efetivos e comissionados da câmara municipal de irauçuba e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/124/prores_003_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/124/prores_003_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Reajusta os valores salariais dos servidores comissionados da câmara municipal de irauçuba não abrangidos pelo projeto de resolução nº 02/2021 e dá outras providências..</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/125/prores_004_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/125/prores_004_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Cria o título "Mulher Cidadã" no município de irauçuba, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/126/prores_005_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/126/prores_005_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Cria o título de "benfeitor da cidade de Irauçuba" no âmbito da câmara municipal de irauçuba, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/127/prores_006_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/127/prores_006_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Altera o art. 28, da resolução nº. 03, de 31 de janeiro de 2020 (regimento interno da câmara municipal de irauçuba) e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/241/projeto_de_resolucao_n07_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/241/projeto_de_resolucao_n07_2021.pdf</t>
   </si>
   <si>
     <t>Institui o "Projeto Agente Jovem de Fortalecimento Parlamentar", no âmbito da Câmara Municipal de Irauçuba, e dá putras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_resolucao_no_08_2021_-_programa_camara_itinerante.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_resolucao_no_08_2021_-_programa_camara_itinerante.pdf</t>
   </si>
   <si>
     <t>Institui o Progrma Câmara Intínerante no Município de Irauçuba, e dá outras providências. "</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_resolucao_no_09_2021_-_agente_jovem_alteracao.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_resolucao_no_09_2021_-_agente_jovem_alteracao.pdf</t>
   </si>
   <si>
     <t>Altera o §2°., do art. 5º., da Resolução de nº. 07/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_resolucao_no_10_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_resolucao_no_10_2021.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos das Resoluções que indica e dá outras providências."</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_de_resolucao_no_11_2021_em_15_de_outubro_de_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_de_resolucao_no_11_2021_em_15_de_outubro_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 45 e 48 da Resolução nº 03 de 31 de janeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_resolucao_no_12_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_resolucao_no_12_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Regimento Interno no que  concerne às atas eletrônicas da Câmara Municipal de  Irauçuba na forma que indica</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/96/proind_01_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/96/proind_01_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Propõe, ao poder Executivo Municipal, proporcionar melhores condições aos cidadãos irauçubenses que aguardam o recebimento do auxílio emergencial, na casa lotérica, e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/98/proind_02_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/98/proind_02_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Propõe, declarar como essencial a prática da atividade física e do exercício físico em estabelecimentos de prestadores de serviços com essa finalidade, bem como em espaços públicos, na forma que indica.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/92/arquivo_0003_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/92/arquivo_0003_2021_0000001.pdf</t>
   </si>
   <si>
     <t>INSTITUI O 'PROGRAMA EDUCAÇÃO FINANCEIRA NA ESCOLA', NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Francisco Barros Matias</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/107/proind_04_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/107/proind_04_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o 'dia do agricultor' e a 'semana do agricultor', no município de irauçuba, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/116/proind_05_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/116/proind_05_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do acompanhamento psicológico para mulheres vítimas de violência no município de irauçuba e dá outrs previdências.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/118/proind_06_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/118/proind_06_2021_0000001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a 'semana municipal de conscientização e combate á violência contra a pessoa idosa no município de irauçuba', e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/120/proind_07_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/120/proind_07_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Institui a 'semana municipal do brincar' no município de irauçuba, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/121/proind_08_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/121/proind_08_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da carne de peixe no cardápio da merenda escolar das unidades educacionais do município de irauçuba e da outras providências.</t>
   </si>
   <si>
     <t>Valmir Mota Rafael</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/93/arquivo_0009_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/93/arquivo_0009_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Propõe ao poder executivo a 'aquisição e/ou doação de terreno e construção de cemitério público para o distrito de campinas e adjacências', e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/94/arquivo_0010_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/94/arquivo_0010_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Propõe ao poder executivo a eletrificação no cemitério da localidade de jucá que atende o distrito de coité e adjacências, e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/95/arquivo_0011_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/95/arquivo_0011_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Institui o 'programa de fornecimento de absorventes higiênicos nas escolas municipais de irauçuba', e dá outras providências.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/360/projeto_de_resolucao_no_12_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/360/projeto_de_resolucao_no_12_2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração do Regimento Interno no que  concerne às atas eletrônicas da Câmara Municipal de  Irauçuba na forma que indica."</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/277/projeto_de_indicacao_no_13_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/277/projeto_de_indicacao_no_13_2021.pdf</t>
   </si>
   <si>
     <t>Cria a cartira de identificação do autista (CIA), para a pessoa diagnostica com transtorno do espectro autista (TEA), e dá outras providências.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/318/projeto_de_indicacao_do_legislativo_no_14_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/318/projeto_de_indicacao_do_legislativo_no_14_2021.pdf</t>
   </si>
   <si>
     <t>Institui o título professor excelência do ano nas unidades escolares da secretária municipal de educação de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_indicacao_do_legislativo_no_15_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_indicacao_do_legislativo_no_15_2021.pdf</t>
   </si>
   <si>
     <t>"Institui os serviços de Bombeiro Civil no Município de Irauçuba e dá outras providências."</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/337/projeto_de_indicacao_do_legislativo_municipal_no_16_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/337/projeto_de_indicacao_do_legislativo_municipal_no_16_2021.pdf</t>
   </si>
   <si>
     <t>“Institui no âmbito do município de Irauçuba, o 'Programa: Mulher - Sua Saúde, seus Direitos' e dá outras providências”</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_indicacao_do_legislativo_municipal_no_17_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_indicacao_do_legislativo_municipal_no_17_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 'hortas escolares comunitárias' nas escolas que integram a rede municipal de ensino do Município de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/358/projeto_de_indicacao_do_legislativo_municipal_no_18_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/358/projeto_de_indicacao_do_legislativo_municipal_no_18_2021.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Municipal '16 Dias de  Ativismo pelo Fim da Violência contra as  Mulheres' e dá outras providências.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/364/projeto_de_indicacao_no_19_2021.doc</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/364/projeto_de_indicacao_no_19_2021.doc</t>
   </si>
   <si>
     <t>Indica o nome de PROFESSOR ANTONIO XAVIER MOURA MESQUITA, ao ANFITEATRO localizado na Praça da Juventude, e dá outras providências."</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Rogério Barbosa Mesquita, Tânia Alves, Valmir Mota Rafael</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/365/projeto_de_indicacao_no_20_2021.doc</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/365/projeto_de_indicacao_no_20_2021.doc</t>
   </si>
   <si>
     <t>Indica o nome de 'PROFESSOR FRANCISCO CAIK RODRIGUES MOTA', a 'QUADRA COBERTA' da Praça da Juventude, e dá outras providências."</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_indicacao_no_21_2021.doc</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_indicacao_no_21_2021.doc</t>
   </si>
   <si>
     <t>institui a 'semana de divulgação e valorização do Estatuto da Criança e do Adolescente - eca, no Município de Irauçuba, e dá outras providências</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/1/arquivo_001_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/1/arquivo_001_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado oficio por essa casa Legislativa ao Secretario da Infraestrutura, Marco Thiago Ferreira da Silva, solicitando a recuperação dos calçamento nas ruas do  distrito do Juá</t>
   </si>
   <si>
     <t>Carlos Felipe de Sousa Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/11/req_002_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/11/req_002_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado oficio por esta Casa Legislativa à Excelentíssima Prefeita, Patrícia Maria Santos Barreto, e ao Secretário do Desenvolvimento Econômico, Agricultura, Pecuária, Recursos Hídricos e Meio Ambiente, Luiz Carlos Lopes Martins, solicitando a construção de uma adutora nas localidades de Riacho do Meio e Carnaubinha.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/13/req_003_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/13/req_003_2021_0000001.pdf</t>
   </si>
   <si>
     <t>requer que seja enviado oficio por esta Casa Legislativa ao Secretário da Educação, Manoel Mota Barreto Filho, solicitando a recuperação da quadra esportiva do Assentamento Santos Reis, pois a mesma está deteriorada, e era o único lazer para os jovens do referido assentamento.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/16/req_004_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/16/req_004_2021_0000001.pdf</t>
   </si>
   <si>
     <t>requer, que seja enviado oficio por esta Casa Legislativa à Secretária da Saúde, Hérica Oliveira Pinheiro, solicitando a manutenção da Casa de apoio à Saúde do Município de Irauçuba existente na Cidade de Sobral Ceará.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/18/req_005_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/18/req_005_2021_0000001.pdf</t>
   </si>
   <si>
     <t>requer, que seja enviado oficio por esta Casa Legislativa ao Secretário da Infraestrutura, Marcos Thiago Ferreira da Silva, solicitando a manutenção das estradas do Assentamento Rodeador, Assentamento Santos Reis, Assentamento Almas e Assentamento São Fernandes.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/26/req_006_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/26/req_006_2021_0000001.pdf</t>
   </si>
   <si>
     <t>requer que seja enviado ofício por esta Casa Legislativa ao Secretário da Infraestrutura, Marcos Thiago Ferreira da Silva, solicitando a Passagem Molhada que Liga a Beira Rio ao Colégio do Estado Antônio Negreiro Bastos.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Walmar de Andrade Braga Filho.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/31/req_007_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/31/req_007_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedida CERTIDÃO, direcionada a empresa pública URBFor - Autarquia de Urbanismo e Paisagismo de Fortaleza, com quem mantenho vínculo de serviço, com endereço na Rua Marechal Deodoro, 1.501, Benfica, Fortaleza-CE, 60.020-061, informando o dia e horário das sessões ordinárias "a serem realizadas nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>Antônio do Eudes</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/34/req_008_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/34/req_008_2021_0000001.pdf</t>
   </si>
   <si>
     <t>requer que seja autorizado pelos nobres vereadores a aprovação do nome do senhor Manoel Carlos Vasconcelos para ser homenageado (em memória) no anexo do PSF do Bueno vinculado ao PSF do distrito do Missi.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/36/req_009_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/36/req_009_2021_0000001.pdf</t>
   </si>
   <si>
     <t>requer que seja enviado ofício por esta Casa Legislativa à excelentíssima prefeita, Patrícia Maria Santos Barreto, solicitando o envio de uma Comissão de Patrimônio para avaliar a possível compra ou desapropriação de um imóvel localizado na Rua José de Farias, no distrito do Missi, Irauçuba, para que possa desobstruir a citada rua.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/38/req_010_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/38/req_010_2021_0000001.pdf</t>
   </si>
   <si>
     <t>requer que seja enviado ofício por esta Casa Legislativa à excelentíssima prefeita, Patrícia Maria Santos Barreto, solicitando o envio de uma Comissão de Patrimônio para avaliar a possível compra ou desapropriação de um imóvel localizado na Rua Conjunto I, no distrito do Missi, Irauçuba, para que possa desobstruir a citada rua.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/40/req_011_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/40/req_011_2021_0000001.pdf</t>
   </si>
   <si>
     <t>requer que seja enviado ofício por esta Casa Legislativa ao Secretário da Infraestrutura, Marcos Thiago Ferreira da Silva, solicitando lhe em caráter de urgência que sejam tapados os buracos que ficaram após a realização do patrolamento da estrada que liga Cacimba Salgada à Passarinho.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/41/req_012_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/41/req_012_2021_0000001.pdf</t>
   </si>
   <si>
     <t>requerer, depois de ouvido o Doutor Plenário, que seja enviado ofício por esta Casa Legislativa ao Secretário da Infraestrutura, Marcos Thiago Ferreira da Silva, solicitando-lhe a pavimentação na Rua Maria da Paz Borges Araújo, no Bairro Nossa Senhora de Fátima, pois a mesma se encontra em péssimas condições de tráfego.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/43/req_013_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/43/req_013_2021_0000001.pdf</t>
   </si>
   <si>
     <t>requer que seja enviado ofício por esta Casa Legislativa ao Secretário da Infraestrutura, Marcos Thiago Ferreira da Silva, solicitando-lhe a pavimentação na Rua Manoel Deocides Sousa, no Bairro Nossa Senhora de Fátima, a qual dá acesso a Creche Tia Ceci, pois a mesma se encontra em péssimas condições de tráfego.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/45/req_014_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/45/req_014_2021_0000001.pdf</t>
   </si>
   <si>
     <t>requer que a Mesa Diretora em consonância com os demais vereadores promova cursos de capacitação para os vereadores e vereadora, sobre o Regimento Interno da Casa, Lei Orgânica e Processos Legislativos.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/46/req_015_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/46/req_015_2021_0000001.pdf</t>
   </si>
   <si>
     <t>requer que seja enviado ofício por esta Casa Legislativa à Prefeita Municipal Sra. Patrícia Maria Santos Barreto, solicitando construção de passagem molhada no trecho que liga a Sede à Vila Paixão.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/49/req_016_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/49/req_016_2021_0000001.pdf</t>
   </si>
   <si>
     <t>requer que seja enviado ofício por esta Casa Legislativa à Prefeita Municipal Sra. Patrícia Maria Santos Barreto, solicitando pavimentação da Rua Valdir Andrade Braga, e José Airton Rocha, no Bairro do Cruzeiro, que dão acesso a Creche Íris Sílvia, em razão da dificuldade encontrada pelas famílias que por alí passam para irem deixar deus filhos na referida Creche.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/50/req_017_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/50/req_017_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito obra de pavimentação em pedra tosca no trecho da estrada de Mandacarú, que corta a serra, pois aquele trecho no inverno faz com que tome O transito extremamente difícil.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/56/req_018_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/56/req_018_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício por esta Casa Legislativa à Prefeita Municipal Sra. Patrícia Maria Santos Barreto, solicitando que seja realizado serviço de patrolagem na Estrada que liga a Comunidade de Cacimba Salgada às comunidades de Saco do Juazeiro e Maracanã.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/58/req_019_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/58/req_019_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado serviço de conserto e/ou substituição de luminárias nas Comunidade de Saco do Juazeiro, Maracanã e Boa Vista do Gabriel.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/60/req_020_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/60/req_020_2021_0000001.pdf</t>
   </si>
   <si>
     <t>requer que seja enviado ofício por esta Casa Legislativa à Prefeita Municipal Sra. Patrícia Maria Santos Barreto, solicitando construção de adutora para atender a Sede do Distrito de Boa Vista do Caxitoré.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/63/req_021_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/63/req_021_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de Unidade de Produção Industrial no Distrito de Boa Vista do Caxitoré, tendo em vista a necessidade de geração de trabalho e renda naquela localidade.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/65/requerimento_n22_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/65/requerimento_n22_2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de Unidade de rodução Industrial no Distrito de Boa Vista do Caxitoré, tendo em vista a necessidade de geração de trabalho e renda naquela localidade.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/87/req_023_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/87/req_023_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á Prefeita Patrícia Maria Santos Barreto, que sejam colocados mini barrotes (sinalizados) com adesivos luminosos na parede do açude são Gabriel no distrito de Juá, correntes ligando os mesmos.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/88/req_024_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/88/req_024_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á Prefeita Patrícia Maria Santos Barreto, que seja adquirido um kit de máquina perfuratriz para a municipalidade</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/89/req_025_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/89/req_025_2021_0000001.pdf</t>
   </si>
   <si>
     <t>requerer, depois de ouvido o Douto Plenário, que seja enviado oficio por esta Casa Legislativa à Prefeita Municipal Sra. Patrícia Maria Santos Barreto, solicitando que seja contratado três carros para prestar serviço de saúde às comunidade de: Região do Saco do Juazeiro (Maracanã, Boa Vista do Gabriel e Saco do Juazeiro); Região do Carnaubal (Carnaubal, Boqueirão, Caminhadeira, Agreste e adjacências); e, Região do Assentamento Santos Rezes (Santos Rezes, Miramar, Touro, Saco do Vento e adjacências). Pois, a população das referidas comunidades enfrenta grandes dificuldades quando um cidadão adoece, em virtude da distância das mesmas à sede do distrito de Juá. Assim, faz-se necessário um atendimento mais rápido e que consiga atender emergências sem colocar em risco a vida dos nossos irmãos.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/90/req_026_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/90/req_026_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á Prefeita Patrícia Maria Santos Barreto, reforma e ampliação do CEI tia Nega, localizada no bairro Sagrado Coração de Jesus.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/91/req_027_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/91/req_027_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer á Prefeita Patrícia Maria Santos Barreto, reforma e coberta da quadra esportiva localizada ao lado do CEI tia Nega, no bairro Sagrado Coração de Jesus.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/97/req_028_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/97/req_028_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que  á Prefeita Patrícia Maria Santos Barreto, raspagem e serviço tapa buracos nos piores trechos da estrada que liga Carnaubal ao Juá e na estrada que liga a comunidade de Caminhadeira á de Touro.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/100/req_029_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/100/req_029_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á prefeita Patrícia Maria Santos Barreto, que seja construída quadra esportiva na cominidade de Carnaubal.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/99/req_030_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/99/req_030_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á prefeita Patrícia Maria Santos Barreto, que seja construída sistema de adutora para a comunidade de cachoeira.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/101/req_033_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/101/req_033_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que o secretário de recursos hídricos, Fernando Fernandes Vasconcelos, uma adutora para o assentamento aráia e a Comunidade de Costa.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/102/req_034_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/102/req_034_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que  á secretária da juventude, cultura, esporte e lazer, Márcia Helena Santos Barreto, um kit esportivo (trave, bola e rede) para os Assentamento Santos Reis.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/103/req_035_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/103/req_035_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de desenvolvimento rural, Fernando Fernandes Vasconcelos, um dessalinizador para a comunidade do Livramento.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/104/req_036_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/104/req_036_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de infra estrutura, Marcos Thiago Ferreira da silva, quatro luminárias para a associação Saco do Vento.</t>
   </si>
   <si>
     <t>Abelhardo Araújo Alcântara</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/105/req_037_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/105/req_037_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á Prefeita Patrícia Maria Santos Barreto, a construção da praça da Igreja do Bueno.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/106/req_038_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/106/req_038_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á prefeita Patrícia Maria Santos Barreto, a construção da praça da igreja do boqueirão.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/108/req_039_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/108/req_039_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de infra estrutura, Marcos Thiago Ferreira da silva, o conserto do calçamento no alto do angico, no distrito do Missi, perto da Dona Alda.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/109/req_040_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/109/req_040_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de infraestrutura, Marcos Thiago Ferreira da Silva, o conserto do calçamento vizinho ao mercantil do Chico Barbosa, no distrito do Missi.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/110/req_041_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/110/req_041_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário da Infraestrutura, Marcos Thiago Ferreira da Silva, a construção de dois quebra molas, no alto do cristo, no distrito do Missi.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/111/req_042_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/111/req_042_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, a reposição das luminárias no alto da mangueira, no distrito do ,Miss</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/112/req_043_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/112/req_043_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, a instalação completa das luminárias nos postes recém instalados no Alto da Mangueira, no distrito do Missi.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/113/req_044_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/113/req_044_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da silva, a retirada das pedras que causam obstrução na rua Antônio Ivo dos Santos, no bairro da Esperança.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/114/req_045_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/114/req_045_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á Enel, a urgente mudança da fiação da rede elétrica de alta tensão que passa por cima de várias casas na vila Guarim/Lagoa das Pedras, nesta cidade.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/115/req_046_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/115/req_046_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, a construção de uma passagem molhada pelo rio Lanchinha, na estrada que dá acesso á Vila Paixão, na Lagoa das Pedras.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/117/req_047_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/117/req_047_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, averiguação e providência de luminárias na entrada de acesso á comunidade Vila Isaías, fazenda Mocó de cima, indo pelo acesso Via Boeiro</t>
   </si>
   <si>
     <t>Valmir Mota Rafael, Francisco Xavier Asevedo Mesquita</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/119/req_048_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/119/req_048_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário, marcos Thiago Ferreira da silva, averiguação e providências de luminárias na rua Antônio rodrigues borges (próximo á casa do Zé Biri) por trás da praça da juventude, no bairro de Fátima/Vila Joaquim.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/128/req_049_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/128/req_049_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário da infraestrutura, Marcos Thiago Ferreira da Silva, a construção de banheiros masculino e feminino, e vestuário, na quadra de futsal das Mangueiras, no distrito do Missis</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/129/req_050_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/129/req_050_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á Prefeita, Patrícia Maria Santos Barreto, relação dos conselhos municipais, especificação dos membros titulares, cargos e suplentes, especificação do local, data e horário em que ocorre as reuniões e dados de contatos (telefone, e-mail) do presidente e secretário de cada conselho municipal</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/130/req_051_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/130/req_051_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da Infraestrutura, Marcos Thiago Ferreira da Silva, duas luminárias na travessa da caixa d'água</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/131/req_052_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/131/req_052_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, iluminação pública no trecho que dá acesso á escola Ielda Teixeira Fernandes, no distrito de Juá</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/132/req_053_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/132/req_053_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, ,Marcos Thiago Ferreira da Silva, a implantação de lixeiras seletivas nas praças de Irauçuba.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/133/req_054_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/133/req_054_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, a implantação de lixeiras seletivas nas praças de Irauçuba..</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/134/req_055_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/134/req_055_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer á secretária da juventude, cultura, esporte e lazer, Márcia Helena santos Barreto, um kit esportivo (trave, bola, rede) para o time do assentamento Santos Reis.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/135/req_056_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/135/req_056_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á secretária da juventude, cultura, esporte e lazer, Márcia Helena Santos Barreto, um kit esportivo (trave, bola, rede) para o time do assentamento Arraia.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/136/req_057_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/136/req_057_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á prefeita Patrícia Maria Santos Barreto, a recuperação de passagem molhada na comunidade de Lagoa Cercada, no trecho da estrada que liga a comunidade de livramento ao distrito de Boa Vista do Caxitoré.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/137/req_058_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/137/req_058_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á Prefeita Patrícia Maria santos Barreto, apoio para a polícia civil de Irauçuba, cedendo um servidor efetivo ou contratado, para realizar a função de auxiliar de serviços gerais, bem como dar suporte quanto a equipamento de informática, impressora, mobílias, internet, e demais instrumentos necessários ao pleno exercício de suas atividades.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/138/req_059_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/138/req_059_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á prefeita Patrícia Maria Santos Barreto, atendimento médico e odontológico na comunidade de Saco do Juazeiro, conhecido como Passarinho que atenderá também as comunidades adjacentes.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/139/req_060_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/139/req_060_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á Prefeita Patrícia Maria Santos Barreto, destravamento da obra de construção da creche do distrito de Juá.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/140/req_061_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/140/req_061_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á Prefeita Patrícia Maria Santos Barreto, a construção de passagem molhada sobre rio que corta estrada que dá acesso á Vila Candido, na estrada que liga a escola de riacho do meio a vila cândido</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/141/req_062_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/141/req_062_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, 4 luminárias para a rua José Lorenço Teixeira, bairro da Esperança.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/142/req_063_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/142/req_063_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á secretária de juventude, cultura, esporte e lazer, Márcia Helena Santos Barreto, um kit esportivo (terno, bola e rede) para o time da comunidade do são José.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/143/req_064_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/143/req_064_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á secretária de juventude, cultura, esporte e lazer, Márcia Helena Santos b]Barreto, um kit esportivo (terno, bola e rede) para o time da lagoa das pedra</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/144/req_065_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/144/req_065_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, a retirada do poste localizado no final da rua Experidião Coelho Mota, cruzamento com rua Waldir de Andrade Braga, paralela com a BR 222</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/145/req_066_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/145/req_066_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, a reforma e conserto de barragens na localidade de Bueno, conforme relação de moradores da localidade.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/146/req_067_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/146/req_067_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, 3 luminárias para ADL Mandacaru.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/147/req_068_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/147/req_068_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, a pavimentação de calçamento para a rua Maria da Paz Paulino Gomes, localizada no bairro Nossa Senhora de Fátima/Vila Joaquim.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Valmir Mota Rafael, Tânia Alves</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/148/req_069_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/148/req_069_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, a pavimentação de calçamento para a sequência da AV. Jorge Domingues (próximo á casa da professora Dália da Mata) e na travessa de acesso á BR 222 do mesmo percurso.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/149/req_070_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/149/req_070_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, a iluminação pública na quadra esportiva da localidade de boqueirão.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/150/req_071_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/150/req_071_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á secretária da juventude, cultura, esporte e lazer, Márcia Helena Santos Barreto, a doação de um kit de material esportivo (rede, bola e terno), para o time de futebol da Vila são Joaquim</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/151/req_072_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/151/req_072_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de desenvolvimento rural, Fernando Fernandes Vasconcelos, manutenção do dessalinizador e reforma do prédio onde o mesmo funciona, na comunidade de cidade.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/152/req_073_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/152/req_073_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, a retirada de um poste que se encontra no centro da passagem molhada, em frente á casa do SR. Hercules, rua Francisco de Freitas, no distrito de Missi, Irauçuba Ceará.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/153/req_074_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/153/req_074_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, que sejam colocadas manilhas na passagem molhada, em frente á casa do Sr. Hercules, na rua Francisco de Freitas, no distrito do Missi, Irauçuba Ceará.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Tânia Alves, Valmir Mota Rafael</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/154/req_075_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/154/req_075_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que a mesa diretora, viabilize a implantação dos serviços técnicos de tradução em libras na câmara municipal.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/155/req_076_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/155/req_076_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á prefeita, Patrícia Maria Santos Barreto, a recuperação da AV. Paulo bastos em vários trechos.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/156/req_077_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/156/req_077_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á prefeita, Patrícia Maria Santos Barreto, ajuda de custos para os agentes comunitários de saúde.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/157/req_078_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/157/req_078_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á prefeita, Patrícia Maria Santos Barreto, a instalação de bomba e pleno funcionamento no poço profundo localizado na comunidade de Jucá.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/158/req_079_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/158/req_079_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á prefeita, Patrícia Maria Santos Barreto, poste para rua professora Dilma Bastos - Centro - Irauçuba.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/159/req_080_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/159/req_080_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á prefeita, Patrícia Maria Santos Barreto, melhorias nas instalações da garagem municipal.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/160/req_081_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/160/req_081_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, que sejam tapados os buracos em caráter de urgência, no trecho do mata burro da fazenda dos Pontes, (Boa Vista do Gabriel) até a escola do estado, no distrito do Juá.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/161/req_082_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/161/req_082_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, que sejam tapados os buracos em caráter de urgência, na AV. Paulo bastos e na Av. Jorge Domingues.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/162/req_083_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/162/req_083_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeita Patrícia Maria Santos Barreto, ônibus para o deslocamento dos alunos universitário do distrito do Juá á sede do município, para que os mesmos possam pegar o ônibus que leva os universitários á Sobral.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/163/req_084_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/163/req_084_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de desenvolvimento rural, Fernando Fernandes Vasconcelos, conserto e reinstalação de dois poços profundos no distrito do Juá, no bairro Terrenos Novos.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/164/req_085_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/164/req_085_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, uma visita técnica do engenheiro da Seinfra para ver alternativa na obra do calçamento no distrito do Coité, na rua próxima a casa da Dona Célia.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/165/req_086_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/165/req_086_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, conserto no aterro da calçada em frente á escola do Coité, que fica entre a calçada da escola e da avenida.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/166/req_087_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/166/req_087_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que a mesa diretora forme uma comissão  por parte deste parlamento junto com o executivo municipal para buscarem alternativas para solucionar o problema da falta de dinheiro nos caixas eletrônicos do banco do brasil de Irauçuba.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Raimundo Alves Lopes, Carlos Felipe de Sousa Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/167/req_088_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/167/req_088_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á prefeita, envie a esta casa legislativa um novo projeto de lei onde o executivo possa estar ajudando os profissionais da saúde com suas gratificações.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/168/req_089_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/168/req_089_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de desenvolvimento rural, Fernando Fernandes Vasconcelos, em caráter de urgência, o conserto do dessalinizador da comunidade de Santos Reis, o qual se encontra quebrado</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/169/req_090_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/169/req_090_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer que á secretária da juventude, cultura, esporte e lazer, Faça a doação de kit esportivo (rede, bola, trave e terno) para o time do boqueirão futebol clube e para o time dos fundões</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/170/req_091_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/170/req_091_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, a luminária completa para a Aroeira dos Amarante, depois do Açudinho, de frente á casa do Itamar, e duas luminárias na rua Pedro Rodrigues de Oliveira, antes da casa do seu Luís Almeida.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/171/req_092_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/171/req_092_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer á mesa diretora que seja criado, no âmbito desta câmara municipal, o título "mulher cidadã"</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/172/req_093_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/172/req_093_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer á mesa diretora que seja aprovada "moção de aplausos" ao nosso amigo e cadeira cativa desta casa, ao Sr. Juracy Felipe da silva, pela sua dedicação e participação na vida política de nosso município, participando das sessões da câmara municipal de Irauçuba</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/173/req_094_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/173/req_094_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer á mesa diretora que seja criado, título de "benfeitor da cidade de Irauçuba"</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/174/req_095_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/174/req_095_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer á Prefeita, Que Tome Providências Quanto a Instalação de Tela de Proteção no Pavimento Superior do Centro Educacional Professor Antônio Barbosa Braga - CEPABB</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/175/req_096_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/175/req_096_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer á prefeita,  e ao secretário da infraestrutura,  o conserto do calçamento da travessa " Vila do Povo" no bairro da Esperança</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Valmir Mota Rafael, Francisco Barros Matias</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/176/req_097_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/176/req_097_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura uma máquina para patrolagem e desmatamento para o trajeto que interliga ás ruas: Francisca Oneide Mendes Costa e rua: Benedito Araújo Mesquita - bairro Cruzeiro.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Valmir Mota Rafael, Rogério Barbosa Mesquita</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/177/req_098_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/177/req_098_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura o nivelamento de calçamento para as áreas intransitáveis em período chuvoso da rua: Isaac Vasconcelos sequenciada pela rua: Patriolino Rodrigues Barbosa, bairro Cruzeiro.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/178/req_099_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/178/req_099_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer á mesa diretora, que seja apresentado moção de aplausos, com votos de congratulações para as mulheres pela passagem do dia internacional, comemorado no dia 08 de março.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/179/req_100_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/179/req_100_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário da infraestrutura, a troca de poste que está quebrado, localizado no distrito do Juá, na comunidade de riacho do salobro, perto da casa do senhor Luís Gonzaga de Araújo Gomes Pinto, na fazenda Riacho do Salobro, nº 00001.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/180/req_101_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/180/req_101_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer á mesa diretora, votos de louvor á polícia militar do município de Irauçuba, extensível á todos os seus policiais, por conta e em gratidão atuação e postura desses profissionais no cumprimento dos decretos municipal e estadual, tão necessária ao enfrentamento á pandemia do corona vírus.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_n102_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_n102_2021.pdf</t>
   </si>
   <si>
     <t>Requer da  mesa diretira, votos de louvor á guarda municipal do município de irauçuba, extensível á todos os guardas municipais, por conta e em gratidão atuação e postura desses profissionais no cumprimento dos decretos Municipal e Estadual, tão necessária ao enfrentamento á pandemia do coronavírus.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/182/req_103_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/182/req_103_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita  Patrícia Maria Santos Barreto as devidas providências junto ao Secretário competente a manutenção das pinturas  da fachada e partes laterais do Cei Tia Ceci no bairro nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/183/req_104_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/183/req_104_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer do secretário da infraestrutura, Marcos Thiago Ferreira da Silva, que seja colocada a tampa do bueiro na Rua Pedro Domingues Centro, próximo a delegacia civil.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/184/req_105_2021_0000001.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/184/req_105_2021_0000001.pdf</t>
   </si>
   <si>
     <t>Requer da mesa diretora moção de aplausos e congratulação a todos os profissionais da área da saúde de Irauçuba, neste momento de enfrentamento mundial á pandemia do coronavírus covid-19, no qual externamos o nosso absoluto apoio a todos esses dedicados profissionais.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Valmir Mota Rafael, João Batista Sousa Silva, Rogério Barbosa Mesquita, Tânia Alves</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_n106_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_n106_2021.pdf</t>
   </si>
   <si>
     <t>Requer do secretário da infraestrutura, Marcos Thiago Ferreira da Silva, uma visita á entrada da comunidade de campinas para que seja elaborado um projeto de pavimentação na parte mais atingida em período invernoso e enviado ao poder executivo para apreciação.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_n107_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_n107_2021.pdf</t>
   </si>
   <si>
     <t>Requer da  mesa diretora a aprovação da presente moção de aplausos a todos os professores da rede pública de ensino da cidade de Irauçuba, pelo louvável trabalho remoto dedicado aos alunos nesse período de pandemia do covid-19.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_n108_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_n108_2021.pdf</t>
   </si>
   <si>
     <t>Requer do  Secretário da Infraestrutura, Marcos Thiago Ferreira da Silva, a restauração do calçamento da serra do missi, de Irauçuba da Br ao missi.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_n109_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_n109_2021.pdf</t>
   </si>
   <si>
     <t>Requer do  secretário da infraestrutura, Marcos Thiago Ferreira da Silva, a restauração do calçamento que passa na parede do açude do alto, no distrito de missi, que por sinal tem dois buracos, e é por lá que se tem acesso ao distrito</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_n110_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_n110_2021.pdf</t>
   </si>
   <si>
     <t>Requer da  Prefeita Patrícia Maria Santos Barreto e ao secretário da infraestrutura, Marcos Thiago Ferreira da Silva, a conclusão do calçamento em frente á escola Júlio Pinheiro Bastos no distrito de coité</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_n111_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_n111_2021.pdf</t>
   </si>
   <si>
     <t>Requer da mesa diretora, o envio de votos de pesar aos familiares de José Francide Saraiva Macêdo, mais uma vítima do covid-19 (coronavírus) a nos deixar órfãos.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_n114_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_n114_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Patrícia Maria Santos Barreto a realização de estudo da viabilidade técnica da secretaria municipal de saúde com a secretaria municipal da educação, no sentido de garantir prioridade de inclusão no plano de vacinação contra covid-19 dos professores e demais profissionais da educação que atuam diretamente com os alunos da rede pública de ensino, colaboradores que atuam no transporte escolar, na segurança e nos cuidados de ordem e limpeza.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_n115_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_n115_2021.pdf</t>
   </si>
   <si>
     <t>Reque do Secretário da Infraestrutura, Marcos Thiago Ferreira da Silva, que seja feito roço no trecho da Serra onde consertaram o calçamento.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/192/requerimento_n116_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/192/requerimento_n116_2021.pdf</t>
   </si>
   <si>
     <t>Requer da  prefeita, Patrícia Maria Santos Barreto, reforma da quadra esportiva do Alto da Mangueira, a qual está deteriorada por ações causadas por vandalismo de alguns usuários, a mesma está totalmente aberta, facilitando essas ações indesejadas. Além da reforma, também seja feita a coberta da referida quadra com ampliação do muro para que a mesma possa ser fechada nas horas em que não estiver em uso para evitar possíveis vandalismo.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_n117_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_n117_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita, Patrícia Maria Santos Barreto, perfuração de poço no alto da mangueira, no distrito do missi, pois o poço de água potável existente se encontra no presente momento com volume baixo, e como prevenção contra a falta total, pedimos a prefeita que veja uma forma de perfurar esse poço, uma vez que o ex-prefeito nonatinho prometeu a comunidade, e a mesma espera com a certeza da realização deste sonho.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/194/requerimento_n118_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/194/requerimento_n118_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Patrícia Maria Santos Barreto, que faça uma parceria com o sisar do distrito do missi para ampliar o sistema de abastecimento de água do referido distrito.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/195/requerimento_n119_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/195/requerimento_n119_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Patrícia Maria Santos Barreto, que seja aberto processo licitatório para que possa ser adquirido pela prefeitura através do programa da agricultura familiar, carne suína para ser distribuída para os alunos da rede pública municipal e, se possível, aumentar a quantidade de pessoas que forneçam carne de ovinos e caprinos.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/197/requerimento_n120_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/197/requerimento_n120_2021.pdf</t>
   </si>
   <si>
     <t>Requer á mesa diretora, voto de pesar aos familiares e parentes de fernando antônio araújo, mais conhecido como fernando da ematerce ( da cidade de itapagé), em decorrência e solidariedade ao seu fatídico falecimento, pelo que pede e espera deferimento.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_n121_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_n121_2021.pdf</t>
   </si>
   <si>
     <t>Requer da mesa diretora, que seja realizada uma audiência pública com o gerente da cagece em Irauçuba para próxima sexta-feira (07 de maio de 2021), antes da sessão ordinária, para que o mesmo possa presta esclarecimentos á população de Irauçuba, á cerca da recente falha no abastecimento de água em irauçuba, o que, de primeiro plano não se justifica em face do açude Paulo Bastos estar em condições de abastecimento.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/199/requerimento_n123_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/199/requerimento_n123_2021.pdf</t>
   </si>
   <si>
     <t>Requer da mesa diretora, que seja contratada uma empresa para organizar toda documentação da Câmara Municipal, pois é importante que a história do parlamento municipal seja preservada tanto para a população dos dias atuais quanto para as futuras gerações.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/200/requerimento_n124_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/200/requerimento_n124_2021.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário da Infraestrutura, Marcos Thiago Ferreira da Silva, que seja feito a recuperação e piçarramento da estrada da Adl do Juá, mais precisamente riacho do meio, Carnaubinha, para tirar os atoleiros, começando da carnaubeira até o seu Hélio, do seu Hélio até a casa da dona Socorro Cândido, e da antiga casa da dona Ambrosina até a casa do Doutor Luís.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/201/requerimento_n125_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/201/requerimento_n125_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita, Patrícia Maria Santos Barreto, que o executivo municipal através dos orgãos competentes estude a possibilidade de criar o conselho municipal de proteção á defesa dos animais. A composição do conselho deverá abranger diversos segmentos, com membros da sociedade civil, do executivo e legislativo municipal.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_n126_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_n126_2021.pdf</t>
   </si>
   <si>
     <t>Reque da Prefeita Patrícia Maria Santos Barreto, que o executivo municipal através dos orgãos competentes estude a possibilidade de criar o conselho da pessoa com necessidade especiais.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/203/requerimento_n127_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/203/requerimento_n127_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita, Patrícia Maria Santos Barreto, 06 (seis) luminárias completas: 03 (três) no final do alto da mangueira, (01) uma vizinho a viane, (01) uma vizinho ao bar do Kim Magalhães, (01) uma próximo ao seu Flávio do Boqueirão, vizinho a fazenda do Franciso Barbosa.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/204/requerimento_n128_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/204/requerimento_n128_2021.pdf</t>
   </si>
   <si>
     <t>Requer da  Secretária da Saúde Hérica Pinhiro, aquisição de escadas (de alumínio) para o melhor desempenho dos agentes comunitários de endemias.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/205/requerimento_n129_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/205/requerimento_n129_2021.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário de administração, Francisco Antônio Rodrigues Silva Júnior, relação nominal (e respectivos cargos) de funcionários aposentados desde o último concurso público realizado pela prefeitura municipal de irauçuba</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/206/requerimento_n130_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/206/requerimento_n130_2021.pdf</t>
   </si>
   <si>
     <t>Requer do  Secretário de Administração Francisco Antônio Rodrigues Silva Júnior, a seguinte demanda, conforme o estatuto do servidor, o mesmo tem direito ao adicional (anuênio) por tempo de serviço (está no art. 88), portanto, buscamos uma resposta ou razão desse adicional não está sendo reajustado conforme tabela e tempo necessário, pois o último cumprimento foi no ano de 2018.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/207/requerimento_n131_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/207/requerimento_n131_2021.pdf</t>
   </si>
   <si>
     <t>Requer do  Secretário da Educação Manoel Mota Barreto Filho, aquisição/confecção de bandeiras do município (padronizadas) para todas as escolas municipais, ou para as escolas polos para melhor desempenho dos atos cívicos.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_n132_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_n132_2021.pdf</t>
   </si>
   <si>
     <t>Requer do  Diretor do Hospital Municipal Dr. Leonardo Fernandes, uma audiência com a presença dos parlamentares que compõem a comissão da saúde, como também do presidente desta casa, e ainda, com a presença da secretária da saúde hérica pinheiro</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/209/requerimento_n133_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/209/requerimento_n133_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Patrícia Maria Santos Barreto, quatro luminárias completas para a fazenda moco, atendendo a pedido da Associação Comunitária Dona Emília.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_n134_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_n134_2021.pdf</t>
   </si>
   <si>
     <t>Requer da  Prefeita, Patrícia Maria Santos Barreto três tambores de lixo para a Vila Izaías - Fazenda Mocó, atendendo a pedido da associação comunitária Dona Emília.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/211/requerimento_n135_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/211/requerimento_n135_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita, Patrícia Maria Santos Barreto, construção de uma passagem molhada na Fazenda Mocó, próximo a casa da Senhora Elenice, além de cinco manilhas para uma grota, próximo a casa do Sr. Antônio Conrado.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/212/requerimento_n136_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/212/requerimento_n136_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Patrícia Maria Santos Barreto, ampliação da rede elétrica de monofase para trifase, atendendo a comunidade do mocó.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/213/requerimento_n137_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/213/requerimento_n137_2021.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário da Infraestrutura Marcos Thiago Ferreira da Silva, que resolva os problemas da estrada da comunidade do Saco do Juazeiro, iniciando depois da igreja e se estendendo até a última casa do maracanã, pois os mesmos estão causando transtornos a referida comunidade</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/214/requerimento_n138_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/214/requerimento_n138_2021.pdf</t>
   </si>
   <si>
     <t>Requer da  Secretária da Saúde Hérica Pinheiro e a Prefeita Patrícia Maria Santos Barreto, que vejam a viabilidade de incluir os profissionais da assistência social no plano de vacinação da covid-19.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_n140_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_n140_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora, a discussão e aprovação do projeto de lei que 'dispõe sobre a concessão de título de Cidadão Irauçubense ao Empresário Moisés Muniz Lira'.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/216/requerimento_n141_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/216/requerimento_n141_2021.pdf</t>
   </si>
   <si>
     <t>Requer da  Prefeita Patrícia Maria Santos Barreto segurança pela Guarda Municipal em regime de plantão no Hospital Municipal dr. Pedro de Castro Marinho - hmpcm</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/217/requerimento_n142_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/217/requerimento_n142_2021.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário da Infraestrutura Marcos Thiago Ferreira da Silva, construção de quebra-molas na rua Experidião Coelho Mota - Centro.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/218/requerimento_n143_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/218/requerimento_n143_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora, que seja apresentado moção de apoio á luta dos profissionais da enfermagem, enviando recomendação ao senado federal para que aprove o projeto de lei da câmara federal de nº 2564/20, que estabelece o piso salarial profissional para enfermeiros, tècnicos, auxiliares de enfermagem e parteiras, e regulamenta sua jornada de trabalho.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/219/requerimento_n144_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/219/requerimento_n144_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Patrícia Maria Santos Barreto, mais uma vez, a tão sonhada praça da Vila Boqueirão, e o calçamento, obras tão importantes para a referida comunidade, as quais foram prometidas em campanha e como representante daquele povo, sente-se no dever de cobrar.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/220/requerimento_n145_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/220/requerimento_n145_2021.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário da Infraestrutura Marcos Thiago Ferreira da Silva, ás máquinas para conserto das estradas da região do Ferino, Camarão, Marchão, mundo novo e Santa Maria, pois as mesmas estão muito ruins dificultando o acesso. Solicita, ainda, a reforma do calçamento da ladeira do marchão.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/221/requerimento_n146_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/221/requerimento_n146_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Excelentíssima Prefeita Patrícia Maria Santos Barreto, que renove o projeto Irauçuba fraterna, ao menos até o mês de Setembro, uma vez que a pandemia continua causando grandes dificuldades a toda nação.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/222/requerimento_n147_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/222/requerimento_n147_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Sra. Prefeita, Patrícia Maria Santos Barreto, que seja leiloado nove veículos da municipalidade que se encontram sem utilidade a fim de que o recurso seja utilizado para aquisição de alimentos para doar cestas básicas á população irauçubense que se encontra em situação de maior vulnerabilidade social.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/223/requerimento_n148_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/223/requerimento_n148_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Prefeita Patrícia Maria Santos Barreto com cópia ao Secretário da Educação Emanuel Mota Barreto Filho, em caráter de urgência uma reforma geral na Escola de Ensino Fundamental Miguel Fernandes no Distrito de Juá.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_n149_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_n149_2021.pdf</t>
   </si>
   <si>
     <t>Requer a  Excelentíssima Prefeita Patrícia Maria Santos Barreto, propondo ao poder executivo municipal juntamente com os órgãos competentes que estude a possibilidade de colocar exemplares do eca, estatuto da criança e do adolescente nas repartições públicas do município, em locais onde a população tenha acesso.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_n150_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_n150_2021.pdf</t>
   </si>
   <si>
     <t>Requer a excelentíssima Prefeita Patrícia Maria Santos Barreto com cópia para o Secretário Marcos Thiago Ferreira da Silva, sugerindo a implantação de 20 braços de luminárias completas e recuperação das existentes no assentamento de Santos Reis, no distrito de Juá.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_n151_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_n151_2021.pdf</t>
   </si>
   <si>
     <t>Requer do excelentíssimo Secretário de Infraestrutura Marcos Thiago Ferreira da Silva, que reitere ofício ao chefe da empresa responsável pelo lixo, solicitando que seja realizada a coleta de lixo e instalação de lixeiras/postos de coleta na localidade de Riacho do meio no Distrito de Juá.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_n152_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_n152_2021.pdf</t>
   </si>
   <si>
     <t>Requer a excelentíssima Prefeita, Patrícia Maria Santos Barreto, que estude a possibilidade de demolir uma caixa d'água desativada em frente á residência do Senhor Zé Bel no Distrito de Juá.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_n153_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_n153_2021.pdf</t>
   </si>
   <si>
     <t>Requer da excelentíssima Prefeita Patrícia Maria Santos Barreto em caráter de urgência um poço profundo com chafariz com um estudo de solo anterior para atender a comunidade do assentamento de São Francisco das Almas nas proximidades das residências da vila.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_n154_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_n154_2021.pdf</t>
   </si>
   <si>
     <t>Requer  ao excelentíssimo Secretário da Infraestrutura, Marcos Thiago Ferreira da Silva as máquinas para planagem nas estradas do distrito do missi nos locais onde não passa a ce, e do Missi com divisa com Miraíma, naBbeira do Rio.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Francisco Xavier Asevedo Mesquita, Tânia Alves</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/232/requerimentos_n211_a_217-1.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/232/requerimentos_n211_a_217-1.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal que seja feito estudo de possibilidade para construção de uma praça pública, com academia ao ar livre e playground no BAIRRO SAGRADO CORAÇÃO DE JESUS/BARRAGEM, zona urbana do nosso município.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/233/requerimentos_n211_a_217-2.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/233/requerimentos_n211_a_217-2.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado oficio por esta Casa Legislativa ao Secretário de Infrestrutura: Marcos Thiago Ferreira da Silva, solicitando a reforma da Ponte/Passagem Molhada que dá acesso ao Bairro Sagrado Coração de Jesus/ Barragem situado na Rua 21 de Junho.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/234/requerimentos_n211_a_217-3.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/234/requerimentos_n211_a_217-3.pdf</t>
   </si>
   <si>
     <t>Requer a apresentação em plenário para discussão e aprovação do Projeto de Lei que "Dispõe sobre a concessão de TITULO DE CIDADÂO IRAUÇUBENSE ao PASTOR WALDECI RODRIGUES e dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/235/requerimentos_n211_a_217-4.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/235/requerimentos_n211_a_217-4.pdf</t>
   </si>
   <si>
     <t>Requer o envio de oficio por esta casa legislativa, á Excelentissíma Prefeita, Patricia Maria santos BArreto, solitando-lhe que através da Secretária da Segurança Pública, Trânsito, Transoirte e Administração Viária, estude a possibilidade de colocar uma faixa elevada em frene ao Centro Educacional Professor Antônop Barbosa Braga(CEPABB).</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/230/requerimentos_n211_a_217-5.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/230/requerimentos_n211_a_217-5.pdf</t>
   </si>
   <si>
     <t>Requer um sistema de esgoto na Rua Valmir Braga, aonde encontra coma rua Esperidião Coelho da Mota e segue a diante, na rua Esperidião sentindo contrário a Prefeirura  em decorrência de fedentina para os moradores do entorno. O que sabemos que é um problema de saúde pública.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/236/requerimentos_n211_a_217-6.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/236/requerimentos_n211_a_217-6.pdf</t>
   </si>
   <si>
     <t>Requer a construção de dois quebra-molas da Rua Pedro Rodrigues da Mota ao lado Conjunto Habitacional, em virtude da alta velocidade da região.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/237/requerimentos_n211_a_217-7.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/237/requerimentos_n211_a_217-7.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza da parede do Açude Paulo Bastos, mediante pedido da população que sente ameaçada, em caso de possível arrombamento do referido açude</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_n_218_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_n_218_2021.pdf</t>
   </si>
   <si>
     <t>Requer envio de um oficio para o Secretário Municipal de Infraestrutura Marcos Thiago Ferreira da Silva solicitando seis para a comunidade de Missiense,  no Distrito de Missí.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_n219_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_n219_2021.pdf</t>
   </si>
   <si>
     <t>Requer um cessão do espaço destinado ao Galpão da Feira para que seja usado como estacionamento exclusivo para motos de segunda a sábado em horário comercial com possibilidade de cobrança(ou não) de taxa para manuntenção do ambiente.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/248/requerimento_n220_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/248/requerimento_n220_2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio de oficio a prefeitura solicitando a inpeção periódica nos parque infantis instalados nos CEIs, Centros de Educação Infantil.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/249/requerimento_n221_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/249/requerimento_n221_2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio de oficio a prefeitura solicitando a aquisição de parques infantis para os Centros de Educação Infantil que ainda não dispões desses equipamentos.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/250/requerimento_n222_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/250/requerimento_n222_2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Oficio a Prefeitura a divulgação da campanha de enfrentamento a violência contra a mulher em capas dos carnês do IPTU, disponibilizando o numero do disque denuncia 180 e informações atinentes à esse grave problema social.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Raimundo Alves Lopes</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/251/requerimento_verbal_n223.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/251/requerimento_verbal_n223.pdf</t>
   </si>
   <si>
     <t>Requer o envio de oficio ao Secretário da Infraestuteutura do município solicitando um desvio de percurso na obra da Ponte que dá acesso ao Colégio do Estado. Para a passagem de motos, professores e toda a comunidade escolar.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_verbal_n224_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_verbal_n224_2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio de oficio ao Secretário da Infraestrutura do município solicitando um desvio de percurso na obra a Ponte que acesso ao Colégio do Estado para a passagem de motos, professores e toda a comunidade escolar.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_n225_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_n225_2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio de oficio ao Secretário de Infraestrutura solicitando a restauração com instalação de manilhas no trecho do Rio Lanchinha que liga da Sede do Munícipio á Lagoa das Pedras à Vila Paixão.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_n226_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_n226_2021.pdf</t>
   </si>
   <si>
     <t>Requer uma faixa elevada em frende á Escola Lucas Ferreira, na Rua Isac Vasconcelos, Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Tânia Alves, Carlos Felipe de Sousa Fernandes, Valmir Mota Rafael</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/259/requerimento_n227_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/259/requerimento_n227_2021.pdf</t>
   </si>
   <si>
     <t>Requer envio de "Moçao de Aplausos" a gloriosa Guarda Municipal de Irauçuba.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_n228_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_n228_2021.pdf</t>
   </si>
   <si>
     <t>Requer da parte do poder Executivo um trabalho educacional permanente nas escolas, nas reuniões de associações e em outras ocasiões para que seja dada a importância e a nessecidade de se manter uma cidade limpa.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_verbal_n229_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_verbal_n229_2021.pdf</t>
   </si>
   <si>
     <t>Requer redes de contenção para a quadra da Escola Miguel Fernandes.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_verbal_n230_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_verbal_n230_2021.pdf</t>
   </si>
   <si>
     <t>Requer redes de contenção para o Poliesportivo Celina Albuquerque no distrio do Coité.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/269/requerimento_no231_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/269/requerimento_no231_2021.pdf</t>
   </si>
   <si>
     <t>Requer providências quanto a instalação de tela de proteção no pavimento superior da Escola Júlio Pinheiro Bastos, distirto de Coité.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_no232_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_no232_2021.pdf</t>
   </si>
   <si>
     <t>Requer o estudo acerca da viabilidade de afixar noãmbito do munícipio de Irauçuba, avisos com o numero de disque denuncia da violência contra a mulhar</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_no233_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_no233_2021.pdf</t>
   </si>
   <si>
     <t>Requer o estudo acerca da possibilidade para que se realize a isonomia para mulheres e homens nas premiações esportivas municipais,</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/276/requerimento_no234_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/276/requerimento_no234_2021.pdf</t>
   </si>
   <si>
     <t>Requer a troca do poste que fica em frente à casa Paroquial, no distrito de Missi.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_no235_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_no235_2021.pdf</t>
   </si>
   <si>
     <t>Requer a extensão da rota do carro de limpeza de Campinas (Sede), até Tanaiá, passando por Cachoeira de cima e de baixo, haja vista hoje, de acordo com informações ja vai até Riacho do Barro.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/273/requerimento_no236_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/273/requerimento_no236_2021.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de poço profundo para a comunidade de Boa Vista do Gabriel.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_no237_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_no237_2021.pdf</t>
   </si>
   <si>
     <t>Requer o afastamento do Vereador Antonio Azevedo de Melo se ausente à partir do dia 10 de setembro prócimo, mediante Licença, para que eu possa assumir o cargo que me foi ofertado.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_no239_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_no239_2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma caixa de areia para preparação física dos pesportistas do distiro do Coité, ao lado da Praça do Referido Distrito na forma que indica.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_no240_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_no240_2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação nas dependências do CRAS uma sala de acolhimento a Mulher vitima de violência domésticaISalas, Lilás).</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/282/requerimento_no241_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/282/requerimento_no241_2021.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma audiêmcia pública com a CAGECE.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/283/requerimento_no242_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/283/requerimento_no242_2021.pdf</t>
   </si>
   <si>
     <t>Requer Moção de aplausos ao Núcleo Gestor, Professores, Alunos, Pais e Colaboradore da Escola Municipal de Ensino Fudamental Gil Bastos.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/285/requerimento_no245_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/285/requerimento_no245_2021.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização completa esportiva da localidade de Boqueirão.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/284/requerimento_no246_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/284/requerimento_no246_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Trânsito, Transporte e Administração Viária, o estudo da possibilidade de colocar redutores de velocidade na Avenida Jorge Domingues, Centro.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/286/requerimento_no247_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/286/requerimento_no247_2021.pdf</t>
   </si>
   <si>
     <t>Requer a manuntenção e conserto dos brinquedos da BRINQUEDOPRAÇA.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/287/requerimento_no248_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/287/requerimento_no248_2021.pdf</t>
   </si>
   <si>
     <t>Requer a apresentação em plenário para discussão e aprovação do Projeto de Lei que 'Dispõe sobre a concessão de Título de Cidadão Irauçubense ao Enfermeiro Francisco Cícero Ferreira Alves, e dá outras providências."</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no249_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no249_2021.pdf</t>
   </si>
   <si>
     <t>Requer a aquisação de dois kits CIPA, sendo um para a UBS JUÁ e outro para a UBS Missí.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no250_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no250_2021.pdf</t>
   </si>
   <si>
     <t>Requer a prestação de contas dos recursos públicos recebidos e aplicados de janeiro à junho do corrente ano, no prazo recebido e aplicados pelo Instituto de Gestão e Cidadania - IGC de janeiros à junho do corrente ano, no prazo máximo de 10(DEZ) dias.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_no251_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_no251_2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja colocado concreto completo em cima das duas passagens molhadas da Vila Boqueirão.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_no252_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_no252_2021.pdf</t>
   </si>
   <si>
     <t>Requer o abastecimento dos seguintes medicamentos, em especial os de uso continuo, os quais devem ser seguintes medicamentos, em especial os de uso contínuo, os quais devem ser providenciado com urgência, urgentíssima.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Julio Brasil</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/297/requerimento_no253_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/297/requerimento_no253_2021.pdf</t>
   </si>
   <si>
     <t>Requer o custeamento de um curso profissional em costura de tecido em malha e maquinas industriais para os irauçubenses que tiver interesse de participar com objetivo de ingressar no mercado de trabalho.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no254_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no254_2021.pdf</t>
   </si>
   <si>
     <t>Requer 02(dois) braços de iluminárias para rua de trás da localidade de Boqueirão.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/295/requerimento_no255_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/295/requerimento_no255_2021.pdf</t>
   </si>
   <si>
     <t>Requer um ponto de apoio para atendimento médico e odontológico na região de Cahoeira.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no256_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no256_2021.pdf</t>
   </si>
   <si>
     <t>Requer uma visita ao CAPS-I/SEDE para um estudo viável com possibilidades de uma reforma no referido local.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no257_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no257_2021.pdf</t>
   </si>
   <si>
     <t>Requer um estudo sobre a viabilidade para construção de uma praça pública, com academia livre e playground na localidade de Saco do Juazeiro, zona rural do nosso município</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_verbal_no258_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_verbal_no258_2021.pdf</t>
   </si>
   <si>
     <t>Requer o estudo de viabilidade para incluir no plano de trabalho a construção ou instalação de abrigps para os mototaxistas nas praças onde os mesmos tem seu ponto fixo.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_verbal_no259_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_verbal_no259_2021.pdf</t>
   </si>
   <si>
     <t>Requer um carrro para os pacientes que fazem atendimentos especializados em Fortaleza, para que ao chegarem de suas consultas, possam contar com este carro disponível para levá-los de Irauçuba até o distrito do Juá.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_no260_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_no260_2021.pdf</t>
   </si>
   <si>
     <t>Requer as informaçoes sobre quais ações serão realizadas para promover a conscientização da Campanha Outubro Rosa no Município.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_no_261_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_no_261_2021.pdf</t>
   </si>
   <si>
     <t>Requer do executivo municipal a promoção de um multirão de exames preventivos de câncer do colo uterino com o exame de citologia e autoexame de MAMA, promovendo também para mulheres de 40 anos, a MAMOGRAFIA referente a semana outubro rosa, estudando uma forma de ser realizado na zona urbana e na zona rural, previnindo assim o câncer de colo uterino e de mama nas mulheres de baixa renda.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>Tânia Alves, Carlos Felipe de Sousa Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_no_262_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_no_262_2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma geral da praça do Centro de Júa.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Carlos Felipe de Sousa Fernandes, Tânia Alves</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_263_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_263_2021.pdf</t>
   </si>
   <si>
     <t>Requer a manuntenção e conserto dos brinquedos da Brinquedopraça do Distrito de Júa.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_264_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_264_2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma casa para a instalação de um aparelho dessalinizador para a Comunidade de Cachoeira, que também atenderá Comunidade de Camorim, Jerumim, Mondubim e Consulta.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_no265_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_no265_2021.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário da Educação do Municipio a implantação de um treinamento de primeiros socorros para os servidores, professores e auxiliares das escolas e creches do Município.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_no266_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_no266_2021.pdf</t>
   </si>
   <si>
     <t>Requer uma Moção de Apçaisos e Congratulações aos professores e educadores do Município de Irauçuba em comemoração ao Dia do Professor, celebrando em 15 de outubro.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/324/requerimento_verbal_no267_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/324/requerimento_verbal_no267_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde a disponibilização de carros para os distritos de Juá e Missi em dias alternados para trazer pacientes para consultas no CAPS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_verbal_no268_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_verbal_no268_2021.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal a elaboração de um projeto para conseguir recursos para construçãi de uma praça na Comunidade de Mandacarú.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no269_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no269_2021.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal  o estudo da possibilidade para aquisição de aparelho mamógrafo para atender a demanda da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no270_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no270_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde o estudo objetivo sobre a contratação de um médico neurologista para efetuar atendimento no município.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no271_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no271_2021.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal um estudo de viabilidade para criação da "Carteira de Saúde da Mulher."</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_no272_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_no272_2021.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário de Infraestrutura do município de Irauçuba a iluminação nos postes do trecho que coompreende toda parede do açude Paulo Bastos, localizado no bairro São Luiz de Gonzaga.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no273_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no273_2021.pdf</t>
   </si>
   <si>
     <t>Requer parceria do Município de Irauçuba com o Projeto que é desenvolvido pelo Governo do Estado "Amigo do Peito", visando uma ação baseada na prevenção do diagnóstico precoce do câncer de mama.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no274_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no274_2021.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão e Promoção Social, Geize Mesquita Maia Mota, solicitando parceria com a Secretária de Proteção Social, Justiça, Mulher e Direitos Humanos, para envio de Ônibus Lilás para desenvolver ações de Enfretamento à violência contra a mulher,</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_no275_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_no275_2021.pdf</t>
   </si>
   <si>
     <t>Requer a retirada do esgoto que fica debaixo das calçadas na Rua Valdir de Andrade Braga, Centro, entre as Ruas 21 de Junho e Marlin Dutra e que seja colocado no lugar certo onde não traga transtorno para os moradores.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>Rogério Barbosa Mesquita, Carlos Felipe de Sousa Fernandes, Francisco Barros Matias, Francisco Xavier Asevedo Mesquita, Julio Brasil, Raimundo Alves Lopes, Tânia Alves, Valmir Mota Rafael, Walmar de Andrade Braga Filho.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no276_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no276_2021.pdf</t>
   </si>
   <si>
     <t>Requer incentivos financeiros a proprietários e posseiros rurais, sob a denominação de 'Bolsa Verde', para a recuperação, preservação e conservação da Carnaúba e de proteção à biodiversidade no Estado"</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no277_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no277_2021.pdf</t>
   </si>
   <si>
     <t>Requer a concessão do Título de Utilidade Pública Municipal ao Instituto Beneficente Casa Belém, sediada em Fazenda Caridade , Km 193, Br 222, distrito de Caracará, Sobral-Ce.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>Valmir Mota Rafael, Rogério Barbosa Mesquita, Tânia Alves</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no278_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no278_2021.pdf</t>
   </si>
   <si>
     <t>Requer a apreciação e viabilidade para nomear o espaço do Anfiteatro da Praça da Juventude com o nome do Professor Antônio Xavier Moura Mesquita.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_no279_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_no279_2021.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação do espaço da Quadra Coberta da Praça da Juventude com o nome do Professor Francisco Caik Rodrigues Mota.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no280_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no280_2021.pdf</t>
   </si>
   <si>
     <t>Requer a divulgação do "Disque 100" nos impressos distribuídos pela Secretária Municipal da Educação.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no281_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no281_2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre quais ações serão realizadas para promover a conscientização da Campanha Novembro Azul no município. Que seja enviado o cronograma.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_no282_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_no282_2021.pdf</t>
   </si>
   <si>
     <t>Requer equipamentos adaptados para crianças com deficiências, inclusive visual e mobilidade reduzida nos parques infantis e espaço de uso público no município, conforme dispões a legislação federal.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_no283_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_no283_2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de dois abrigos para os motoristas com coberta, um em frene à Praça São Luis e o outro próximo à Praça da Igreja Matriz.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/374/requerimento_no285_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/374/requerimento_no285_2021.pdf</t>
   </si>
   <si>
     <t>Requer a criação e implantação  de bebedouros  e comedouros de animais em situação de abandono nas praças de Irauçuba.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/375/requerimento_no286_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/375/requerimento_no286_2021.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão de absorventes higiênicos nas cestas básicas que são distribuídas do município as famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/376/requerimento_no287_2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/376/requerimento_no287_2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de calçada entre a Rua pavimentada e a calçada da Escola Estadual Antonio Negreiros Bastos no Distrito de Juá;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4061,68 +4061,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/2/proexe_001_2021_0000001_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/3/proexe_002_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/4/proexe_003_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/5/pl_004-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/6/proexe_005_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/7/proexe_006_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/8/proexe_007_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/9/pl_008-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/10/proexe_009_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/12/proexe_010_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/14/proexe_011_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/15/pl_012-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/17/proexe_013_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/19/pl_014-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/20/proexe_015_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/21/proexe_016_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/22/proexe_017_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/23/proexe_018_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/24/pl_019-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/25/pl_020-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/27/pl_021-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/28/proexe_022_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/29/proexe_023_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/30/proexe_024_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/32/pl_025-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/33/pl_026-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/35/proexe_029_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/37/proexe_030_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/39/proexe_032_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/42/proexe_033_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/44/proexe_034_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/47/proexe_035_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/51/proexe_038_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/52/proexe_039_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/53/proexe_040_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/54/proexe_041_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/57/proexe_043_2021_0000001_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/59/proexe_044_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/66/proexe_048_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/67/proexe_049_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/68/proexe_050_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/69/proexe_051_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/70/proexe_052_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/72/proexe_054_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/73/proexe_055_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/76/proexe_058_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/77/proexe_059_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/78/proexe_060_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/79/proexe_061_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/80/proexe_062_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/82/proexe_064_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/83/proexe_065_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/84/proexe_066_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/85/proexe_067_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/86/proexe_068_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/244/projeto_de_lei_n74_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/243/projeto_de_lei_n75_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/242/projeto_de_lei_n76_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/245/projeto_de_lei_n77_2021_de_autoria_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/256/projeto_de_lei_no79_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/275/projeto_de_lei_do_executivo_no_83_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_do_executivo_no85_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/278/projeto_de_lei_do_executivo_no86_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_do_executivo_no87_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_lei_no_88_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_no_89_2021_ok_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_no_90_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/301/projeto_de_lei_no_91_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/319/projeto_de_lei_do_executivo_municipal_no_94_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_do_executivo_no95_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_do_executivo_municipal_de_no_96_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_do_executivo_municipal_de_no_97_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_lei_no_98_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_do_executivo_no99_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_no_100_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/336/projeto_de_lei_no_101_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_no_102_2021_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_no_103_2021_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/348/projeto_de_lei_no_104_2021_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/349/projeto_de_lei_no_105_2021_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/351/projeto_de_lei_no_106_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/352/projeto_de_lei_no_107_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/359/projeto_de_lei_do_executivo_municipal_no_18_2021_ok.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/367/projeto_de_lei_do_executivo_municipal_no_109_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/368/projeto_de_lei_do_executivo_municipal_no_110_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_do_executivo_municipal_no_112_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_no_113_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_no_114_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/388/projeto_de_lei_do_executivo_no116_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/387/projeto_de_lei_do_executivo_no117_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_de_lei_do_executivo_no118_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/385/projeto_de_lei_do_executivo_no119_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/384/projeto_de_lei_do_executivo_no120_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/383/projeto_de_lei_do_executivo_no121_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/382/projeto_de_lei_do_executivo_no122_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/379/projeto_de_lei_do_executivo_no124_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/380/projeto_de_lei_do_executivo_no125_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/395/projeto_de_lei_do_executivo_municipal_no_126_2021_-_22_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/390/projeto_de_lei_do_executivo_no_127_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/391/projeto_de_lei_do_executivo_no_128_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/392/projeto_de_lei_do_executivo_no_129_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/393/projeto_de_lei_do_executivo_no_130_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/394/projeto_de_lei_do_executivo_no_131_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_do_executivo_municipal_no_132_2021_-_22_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/397/projeto_de_lei_do_executivo_municipal_no_133_2021_-_22_de_dezembro_de_2021_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/398/projeto_de_lei_do_executivo_municipal_no_134_2021_-_22_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/399/projeto_de_lei_do_executivo_municipal_no_135_2021_-_22_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/400/projeto_de_lei_do_executivo_no136_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/404/projeto_de_lei_do_executivo_no138_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_do_executivo_no139_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/255/projeto_de_lei_do_legislativo_n10_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/254/projeto_de_lei_do_legislativo_de_n11_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/257/projeto_de_lei_do_legislativo_n12_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/291/projeto_de_lei_do_legislativo_municipal_no_14_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_do_legislativo_no_15_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_do_legislativo_no_17_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_legislativo_no18_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/370/projeto_de_lei_legislativo_no19_2021.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/377/projeto_de_lei_legislativo_no20_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/378/projeto_de_lei_legislativo_no21_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/238/projeto_de_lei_legislativo_n07_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/239/projeto_de_lei_legislativo_n08_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/240/projeto_de_lei_legislativo_n09_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_do_legislativo_no_16_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_decreto_legislativo_no27_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/335/projeto_de_decreto_do_legislativo_no28_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/122/prores_001_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/123/req_0002_2019_0000001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/124/prores_003_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/125/prores_004_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/126/prores_005_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/127/prores_006_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/241/projeto_de_resolucao_n07_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_resolucao_no_08_2021_-_programa_camara_itinerante.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_resolucao_no_09_2021_-_agente_jovem_alteracao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_resolucao_no_10_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_de_resolucao_no_11_2021_em_15_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_resolucao_no_12_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/96/proind_01_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/98/proind_02_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/92/arquivo_0003_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/107/proind_04_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/116/proind_05_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/118/proind_06_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/120/proind_07_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/121/proind_08_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/93/arquivo_0009_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/94/arquivo_0010_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/95/arquivo_0011_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/360/projeto_de_resolucao_no_12_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/277/projeto_de_indicacao_no_13_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/318/projeto_de_indicacao_do_legislativo_no_14_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_indicacao_do_legislativo_no_15_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/337/projeto_de_indicacao_do_legislativo_municipal_no_16_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_indicacao_do_legislativo_municipal_no_17_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/358/projeto_de_indicacao_do_legislativo_municipal_no_18_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/364/projeto_de_indicacao_no_19_2021.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/365/projeto_de_indicacao_no_20_2021.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_indicacao_no_21_2021.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/1/arquivo_001_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/11/req_002_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/13/req_003_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/16/req_004_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/18/req_005_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/26/req_006_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/31/req_007_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/34/req_008_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/36/req_009_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/38/req_010_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/40/req_011_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/41/req_012_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/43/req_013_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/45/req_014_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/46/req_015_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/49/req_016_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/50/req_017_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/56/req_018_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/58/req_019_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/60/req_020_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/63/req_021_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/65/requerimento_n22_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/87/req_023_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/88/req_024_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/89/req_025_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/90/req_026_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/91/req_027_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/97/req_028_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/100/req_029_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/99/req_030_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/101/req_033_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/102/req_034_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/103/req_035_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/104/req_036_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/105/req_037_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/106/req_038_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/108/req_039_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/109/req_040_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/110/req_041_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/111/req_042_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/112/req_043_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/113/req_044_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/114/req_045_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/115/req_046_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/117/req_047_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/119/req_048_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/128/req_049_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/129/req_050_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/130/req_051_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/131/req_052_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/132/req_053_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/133/req_054_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/134/req_055_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/135/req_056_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/136/req_057_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/137/req_058_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/138/req_059_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/139/req_060_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/140/req_061_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/141/req_062_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/142/req_063_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/143/req_064_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/144/req_065_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/145/req_066_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/146/req_067_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/147/req_068_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/148/req_069_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/149/req_070_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/150/req_071_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/151/req_072_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/152/req_073_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/153/req_074_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/154/req_075_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/155/req_076_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/156/req_077_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/157/req_078_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/158/req_079_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/159/req_080_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/160/req_081_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/161/req_082_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/162/req_083_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/163/req_084_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/164/req_085_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/165/req_086_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/166/req_087_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/167/req_088_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/168/req_089_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/169/req_090_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/170/req_091_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/171/req_092_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/172/req_093_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/173/req_094_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/174/req_095_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/175/req_096_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/176/req_097_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/177/req_098_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/178/req_099_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/179/req_100_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/180/req_101_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_n102_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/182/req_103_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/183/req_104_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/184/req_105_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_n106_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_n107_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_n108_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_n109_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_n110_2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_n111_2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_n114_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_n115_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/192/requerimento_n116_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_n117_2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/194/requerimento_n118_2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/195/requerimento_n119_2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/197/requerimento_n120_2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_n121_2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/199/requerimento_n123_2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/200/requerimento_n124_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/201/requerimento_n125_2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_n126_2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/203/requerimento_n127_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/204/requerimento_n128_2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/205/requerimento_n129_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/206/requerimento_n130_2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/207/requerimento_n131_2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_n132_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/209/requerimento_n133_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_n134_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/211/requerimento_n135_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/212/requerimento_n136_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/213/requerimento_n137_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/214/requerimento_n138_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_n140_2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/216/requerimento_n141_2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/217/requerimento_n142_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/218/requerimento_n143_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/219/requerimento_n144_2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/220/requerimento_n145_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/221/requerimento_n146_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/222/requerimento_n147_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/223/requerimento_n148_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_n149_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_n150_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_n151_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_n152_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_n153_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_n154_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/232/requerimentos_n211_a_217-1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/233/requerimentos_n211_a_217-2.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/234/requerimentos_n211_a_217-3.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/235/requerimentos_n211_a_217-4.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/230/requerimentos_n211_a_217-5.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/236/requerimentos_n211_a_217-6.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/237/requerimentos_n211_a_217-7.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_n_218_2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_n219_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/248/requerimento_n220_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/249/requerimento_n221_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/250/requerimento_n222_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/251/requerimento_verbal_n223.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_verbal_n224_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_n225_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_n226_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/259/requerimento_n227_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_n228_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_verbal_n229_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_verbal_n230_2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/269/requerimento_no231_2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_no232_2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_no233_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/276/requerimento_no234_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_no235_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/273/requerimento_no236_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_no237_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_no239_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_no240_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/282/requerimento_no241_2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/283/requerimento_no242_2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/285/requerimento_no245_2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/284/requerimento_no246_2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/286/requerimento_no247_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/287/requerimento_no248_2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no249_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no250_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_no251_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_no252_2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/297/requerimento_no253_2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no254_2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/295/requerimento_no255_2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no256_2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no257_2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_verbal_no258_2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_verbal_no259_2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_no260_2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_no_261_2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_no_262_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_263_2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_264_2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_no265_2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_no266_2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/324/requerimento_verbal_no267_2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_verbal_no268_2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no269_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no270_2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no271_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_no272_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no273_2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no274_2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_no275_2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no276_2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no277_2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no278_2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_no279_2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no280_2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no281_2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_no282_2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_no283_2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/374/requerimento_no285_2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/375/requerimento_no286_2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/376/requerimento_no287_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/2/proexe_001_2021_0000001_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/3/proexe_002_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/4/proexe_003_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/5/pl_004-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/6/proexe_005_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/7/proexe_006_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/8/proexe_007_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/9/pl_008-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/10/proexe_009_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/12/proexe_010_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/14/proexe_011_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/15/pl_012-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/17/proexe_013_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/19/pl_014-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/20/proexe_015_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/21/proexe_016_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/22/proexe_017_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/23/proexe_018_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/24/pl_019-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/25/pl_020-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/27/pl_021-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/28/proexe_022_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/29/proexe_023_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/30/proexe_024_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/32/pl_025-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/33/pl_026-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/35/proexe_029_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/37/proexe_030_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/39/proexe_032_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/42/proexe_033_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/44/proexe_034_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/47/proexe_035_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/51/proexe_038_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/52/proexe_039_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/53/proexe_040_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/54/proexe_041_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/57/proexe_043_2021_0000001_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/59/proexe_044_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/66/proexe_048_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/67/proexe_049_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/68/proexe_050_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/69/proexe_051_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/70/proexe_052_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/72/proexe_054_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/73/proexe_055_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/76/proexe_058_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/77/proexe_059_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/78/proexe_060_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/79/proexe_061_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/80/proexe_062_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/82/proexe_064_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/83/proexe_065_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/84/proexe_066_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/85/proexe_067_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/86/proexe_068_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/244/projeto_de_lei_n74_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/243/projeto_de_lei_n75_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/242/projeto_de_lei_n76_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/245/projeto_de_lei_n77_2021_de_autoria_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/256/projeto_de_lei_no79_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/275/projeto_de_lei_do_executivo_no_83_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_do_executivo_no85_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/278/projeto_de_lei_do_executivo_no86_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_do_executivo_no87_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_lei_no_88_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_no_89_2021_ok_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_no_90_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/301/projeto_de_lei_no_91_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/319/projeto_de_lei_do_executivo_municipal_no_94_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_do_executivo_no95_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_do_executivo_municipal_de_no_96_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_do_executivo_municipal_de_no_97_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_lei_no_98_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_do_executivo_no99_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_no_100_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/336/projeto_de_lei_no_101_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_no_102_2021_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_no_103_2021_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/348/projeto_de_lei_no_104_2021_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/349/projeto_de_lei_no_105_2021_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/351/projeto_de_lei_no_106_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/352/projeto_de_lei_no_107_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/359/projeto_de_lei_do_executivo_municipal_no_18_2021_ok.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/367/projeto_de_lei_do_executivo_municipal_no_109_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/368/projeto_de_lei_do_executivo_municipal_no_110_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_do_executivo_municipal_no_112_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_no_113_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_no_114_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/388/projeto_de_lei_do_executivo_no116_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/387/projeto_de_lei_do_executivo_no117_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_de_lei_do_executivo_no118_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/385/projeto_de_lei_do_executivo_no119_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/384/projeto_de_lei_do_executivo_no120_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/383/projeto_de_lei_do_executivo_no121_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/382/projeto_de_lei_do_executivo_no122_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/379/projeto_de_lei_do_executivo_no124_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/380/projeto_de_lei_do_executivo_no125_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/395/projeto_de_lei_do_executivo_municipal_no_126_2021_-_22_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/390/projeto_de_lei_do_executivo_no_127_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/391/projeto_de_lei_do_executivo_no_128_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/392/projeto_de_lei_do_executivo_no_129_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/393/projeto_de_lei_do_executivo_no_130_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/394/projeto_de_lei_do_executivo_no_131_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_do_executivo_municipal_no_132_2021_-_22_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/397/projeto_de_lei_do_executivo_municipal_no_133_2021_-_22_de_dezembro_de_2021_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/398/projeto_de_lei_do_executivo_municipal_no_134_2021_-_22_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/399/projeto_de_lei_do_executivo_municipal_no_135_2021_-_22_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/400/projeto_de_lei_do_executivo_no136_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/404/projeto_de_lei_do_executivo_no138_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_do_executivo_no139_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/255/projeto_de_lei_do_legislativo_n10_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/254/projeto_de_lei_do_legislativo_de_n11_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/257/projeto_de_lei_do_legislativo_n12_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/291/projeto_de_lei_do_legislativo_municipal_no_14_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_do_legislativo_no_15_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_do_legislativo_no_17_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_legislativo_no18_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/370/projeto_de_lei_legislativo_no19_2021.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/377/projeto_de_lei_legislativo_no20_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/378/projeto_de_lei_legislativo_no21_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/238/projeto_de_lei_legislativo_n07_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/239/projeto_de_lei_legislativo_n08_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/240/projeto_de_lei_legislativo_n09_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_do_legislativo_no_16_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_decreto_legislativo_no27_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/335/projeto_de_decreto_do_legislativo_no28_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/122/prores_001_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/123/req_0002_2019_0000001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/124/prores_003_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/125/prores_004_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/126/prores_005_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/127/prores_006_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/241/projeto_de_resolucao_n07_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_resolucao_no_08_2021_-_programa_camara_itinerante.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_resolucao_no_09_2021_-_agente_jovem_alteracao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_resolucao_no_10_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_de_resolucao_no_11_2021_em_15_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_resolucao_no_12_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/96/proind_01_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/98/proind_02_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/92/arquivo_0003_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/107/proind_04_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/116/proind_05_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/118/proind_06_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/120/proind_07_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/121/proind_08_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/93/arquivo_0009_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/94/arquivo_0010_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/95/arquivo_0011_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/360/projeto_de_resolucao_no_12_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/277/projeto_de_indicacao_no_13_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/318/projeto_de_indicacao_do_legislativo_no_14_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_indicacao_do_legislativo_no_15_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/337/projeto_de_indicacao_do_legislativo_municipal_no_16_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_indicacao_do_legislativo_municipal_no_17_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/358/projeto_de_indicacao_do_legislativo_municipal_no_18_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/364/projeto_de_indicacao_no_19_2021.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/365/projeto_de_indicacao_no_20_2021.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_indicacao_no_21_2021.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/1/arquivo_001_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/11/req_002_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/13/req_003_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/16/req_004_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/18/req_005_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/26/req_006_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/31/req_007_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/34/req_008_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/36/req_009_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/38/req_010_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/40/req_011_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/41/req_012_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/43/req_013_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/45/req_014_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/46/req_015_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/49/req_016_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/50/req_017_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/56/req_018_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/58/req_019_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/60/req_020_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/63/req_021_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/65/requerimento_n22_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/87/req_023_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/88/req_024_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/89/req_025_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/90/req_026_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/91/req_027_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/97/req_028_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/100/req_029_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/99/req_030_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/101/req_033_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/102/req_034_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/103/req_035_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/104/req_036_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/105/req_037_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/106/req_038_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/108/req_039_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/109/req_040_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/110/req_041_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/111/req_042_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/112/req_043_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/113/req_044_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/114/req_045_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/115/req_046_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/117/req_047_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/119/req_048_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/128/req_049_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/129/req_050_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/130/req_051_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/131/req_052_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/132/req_053_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/133/req_054_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/134/req_055_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/135/req_056_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/136/req_057_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/137/req_058_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/138/req_059_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/139/req_060_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/140/req_061_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/141/req_062_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/142/req_063_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/143/req_064_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/144/req_065_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/145/req_066_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/146/req_067_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/147/req_068_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/148/req_069_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/149/req_070_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/150/req_071_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/151/req_072_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/152/req_073_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/153/req_074_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/154/req_075_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/155/req_076_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/156/req_077_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/157/req_078_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/158/req_079_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/159/req_080_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/160/req_081_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/161/req_082_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/162/req_083_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/163/req_084_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/164/req_085_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/165/req_086_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/166/req_087_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/167/req_088_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/168/req_089_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/169/req_090_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/170/req_091_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/171/req_092_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/172/req_093_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/173/req_094_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/174/req_095_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/175/req_096_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/176/req_097_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/177/req_098_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/178/req_099_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/179/req_100_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/180/req_101_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_n102_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/182/req_103_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/183/req_104_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/184/req_105_2021_0000001.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_n106_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_n107_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_n108_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_n109_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_n110_2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_n111_2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_n114_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_n115_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/192/requerimento_n116_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_n117_2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/194/requerimento_n118_2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/195/requerimento_n119_2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/197/requerimento_n120_2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_n121_2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/199/requerimento_n123_2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/200/requerimento_n124_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/201/requerimento_n125_2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_n126_2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/203/requerimento_n127_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/204/requerimento_n128_2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/205/requerimento_n129_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/206/requerimento_n130_2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/207/requerimento_n131_2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_n132_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/209/requerimento_n133_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_n134_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/211/requerimento_n135_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/212/requerimento_n136_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/213/requerimento_n137_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/214/requerimento_n138_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_n140_2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/216/requerimento_n141_2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/217/requerimento_n142_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/218/requerimento_n143_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/219/requerimento_n144_2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/220/requerimento_n145_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/221/requerimento_n146_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/222/requerimento_n147_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/223/requerimento_n148_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_n149_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_n150_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_n151_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_n152_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_n153_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_n154_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/232/requerimentos_n211_a_217-1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/233/requerimentos_n211_a_217-2.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/234/requerimentos_n211_a_217-3.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/235/requerimentos_n211_a_217-4.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/230/requerimentos_n211_a_217-5.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/236/requerimentos_n211_a_217-6.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/237/requerimentos_n211_a_217-7.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_n_218_2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_n219_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/248/requerimento_n220_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/249/requerimento_n221_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/250/requerimento_n222_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/251/requerimento_verbal_n223.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_verbal_n224_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_n225_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_n226_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/259/requerimento_n227_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_n228_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_verbal_n229_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_verbal_n230_2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/269/requerimento_no231_2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_no232_2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_no233_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/276/requerimento_no234_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_no235_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/273/requerimento_no236_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_no237_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_no239_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_no240_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/282/requerimento_no241_2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/283/requerimento_no242_2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/285/requerimento_no245_2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/284/requerimento_no246_2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/286/requerimento_no247_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/287/requerimento_no248_2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no249_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no250_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_no251_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_no252_2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/297/requerimento_no253_2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no254_2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/295/requerimento_no255_2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no256_2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no257_2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_verbal_no258_2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_verbal_no259_2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_no260_2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_no_261_2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_no_262_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_263_2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_264_2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_no265_2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_no266_2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/324/requerimento_verbal_no267_2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_verbal_no268_2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no269_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no270_2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no271_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_no272_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no273_2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no274_2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_no275_2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no276_2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no277_2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no278_2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_no279_2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no280_2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no281_2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_no282_2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_no283_2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/374/requerimento_no285_2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/375/requerimento_no286_2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2021/376/requerimento_no287_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H402"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="197.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>