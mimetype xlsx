--- v0 (2026-02-08)
+++ v1 (2026-04-19)
@@ -54,1089 +54,1089 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Patrícia Maria Santos Barreto</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/406/ple-001-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/406/ple-001-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal Nº 1.649/2021, que dispõe sobre a concessão de abono especial - FUNDEB 70%, aos profissionais da Rede Municipal de Educação em efetivo e transitória destinada a promover, o cumprimento do disposto no artigo 212-A, inciso XI, da constituição federal de 1988, na forma que indica e dá outras providencias.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/407/ple-002-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/407/ple-002-2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal Nº 1.659/2021 e Autoriza o Poder Executivo a conceder repasse de incentivo adicional aos Profissionais Agentes Comunitários de Saúde(ACS e aos Agentes de Combate as Endemias (ACE, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/408/pl_003-2021_-_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/408/pl_003-2021_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Irauçuba o Projeto Anjos da Saúde, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/409/pl_004-2021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/409/pl_004-2021.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos da Lei Municipal Nº 1.662/2022, que institui, no âmbito do município de Irauçuba, o Projeto Anjos da Saúde, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_do_executivo_municipal_no_05_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_do_executivo_municipal_no_05_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a conceder incentivo adicional aos prestadores de serviços técnicos de saúde por meio de empresas na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_de_lei_do_executivo_no06_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_de_lei_do_executivo_no06_2022.pdf</t>
   </si>
   <si>
     <t>Denomina  a Unidade de Apoio a Saúde, da Localidade de Barreiras, Zona Rural, Município de Irauçuba, de “Unidade de Apoio a Saúde Raimunda Pinto de Mesquita (Dona Briosa)”, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_de_lei_do_executivo_no07_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_de_lei_do_executivo_no07_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a uma casa, com área de 144 m2, localizado na Rua Joelson Sousa Mota, Nº 334, Bairro Gil Bastos, Município de Irauçuba/Ce, de propriedade do Sr. Cristóvão da Costa Mesquita, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_lei_do_executivo_no08_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_lei_do_executivo_no08_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a uma casa, com área de 158 m2, localizado na Rua Esperidião Coelho da Mota, Bairro Centro, Município de Irauçuba/Ce, de propriedade do sr. Francisco Tarcílio Teles Forte, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/414/projeto_de_lei_do_executivo_no09_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/414/projeto_de_lei_do_executivo_no09_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a uma casa, com área de 90,00m2, localizado na Rua Etelvino Salustiano da Mota, Bairro Esperança, Município de Irauçuba/Ce, de propriedade da Sra. Liliane dos Santos Duarte, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/457/projeto_de_lei_n_10_poder_executivo_municipal_sessaao_do_dia_11_02_2022_1.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/457/projeto_de_lei_n_10_poder_executivo_municipal_sessaao_do_dia_11_02_2022_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal adquirir um imóvel, referente a um terreno, com Área de 331,20 M² localizado na Rua Sdo S/n, Distrito de Missí, Municipio de Irauçuba/Ce de propriedade do Sr. Luís Paulino Sousa, por meio de desapropriação judicial, e/ou amigável, para doação à família carente, e dá outras providencias.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_do_executivo_no11_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_do_executivo_no11_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a uma casa, com Área de 225,00 M², localizado  na Rua Alto da Mangabeira, Trecho 3, Distrito de Missí, Município de Irauçuba/Ce, de propriedade do Sr. Francisco Sampaio de Queiroz Júnior, por meio de desapropriação judicial e/ou amigável. para doação á Família carente e dá outras providências</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/415/projeto_de_lei_do_executivo_no12_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/415/projeto_de_lei_do_executivo_no12_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a um terreno, com área de 716,80 m2, localizado na Avenida Paulo Bastos, Bairro Centro, Município de Irauçuba/Ce, de propriedade do Sr. Martinho Ferreira Gomes, por meio de desapropriação judicial e/ou amigável, para construção de pórtico da entrada da cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/416/projeto_de_lei_do_executivo_no13_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/416/projeto_de_lei_do_executivo_no13_2022.pdf</t>
   </si>
   <si>
     <t>Reajusta a remuneração mínima dos servidores públicos do município de Irauçuba, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/417/projeto_de_lei_do_executivo_no14_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/417/projeto_de_lei_do_executivo_no14_2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §1º do artigo 4º da lei 1.635 de 13 de dezembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/418/projeto_de_lei_do_executivo_no15_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/418/projeto_de_lei_do_executivo_no15_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a um terreno, com área de 97,50 m2, localizado na Rua 21 de Junho, s/n, Bairro Sagrado Coração de jesus, Município de Irauçuba/ce, de propriedade do Sr. Pedro Silva Sousa, por meio de desapropriação judicial e/ou amigável, para ampliação da creche tia nega, e dá outras providências</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_de_lei_do_executivo_no16_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_de_lei_do_executivo_no16_2022.pdf</t>
   </si>
   <si>
     <t>Denomina a unidade de apoio à saúde, da localidade de Cacimba Salgada, Município de Irauçuba, de “Unidade de Apoio à Saúde Maria Pereira Alves”, na forma que indica e dá outras providências</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_de_lei_do_executivo_no17_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_de_lei_do_executivo_no17_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei municipal nº 1.664/2022, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/432/projeto_de_lei_no_18_2022_-_poder_executivo_municipal_de_iraucuba.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/432/projeto_de_lei_no_18_2022_-_poder_executivo_municipal_de_iraucuba.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.657 de 27 de Dezembro de 2021, revogando seu anexo único, acrescentando os anexos I e II, e dá outras providências.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/433/projeto_de_lei_no_19_2022_-_poder_executivo_municipal_de_iraucuba.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/433/projeto_de_lei_no_19_2022_-_poder_executivo_municipal_de_iraucuba.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salaria ao cargo de professor, no âmbito do Município de Irauçuba, e dá outras providências.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/456/projeto_de_lei_do_executivo_no20_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/456/projeto_de_lei_do_executivo_no20_2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º da Lei Municipal Nº 1.655/20211º Da Lei Municipal Nº 1.656/2021, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_de_lei_do_executivo_no21_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_de_lei_do_executivo_no21_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir um imóvel, referente a uma casa, com Área de 225,00M², localizado na Rua Alto da Mangueira, Trecho3, Distrito de Missí, municipio de Irauçuba/Ce, de propriedade do Sr, Francisco Sampaio de Queiroz Junior, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_do_executivo_no22_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_do_executivo_no22_2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º da Lei Municipal Nº 1.677/2022, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/552/projeto_de_lei_do_executivo_no24_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/552/projeto_de_lei_do_executivo_no24_2022.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da lei municipal n°. 1.421/2019, que cria o conselho de Segurança Pública no município de Irauçuba, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_do_executivo_no25_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_do_executivo_no25_2022.pdf</t>
   </si>
   <si>
     <t>Modifica o regime próprio de previdência social do Municipio de Irauçuba/Ce, alterando a Lei Municipal Nº 707/2010, de acordo com a emenda constitucional Nº 707/2010, de acordo com a emenda constitucional Nº 103 de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_do_executivo_no27_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_do_executivo_no27_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação das leis municipais de Nº 1508/2021 e 1629/2021, que tratava da estrutura administrativa do poder executivo do Municipio de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_do_executivo_no28_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_do_executivo_no28_2022.pdf</t>
   </si>
   <si>
     <t>Reajusta a remuneração dos profissionais de saúde: Médicos, Enfermeiros, Técnicos de Enfermagem e Cirurgiões, Dentistas, no âmbito do Município de Irauçuba, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_do_executivo_no29_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_do_executivo_no29_2022.pdf</t>
   </si>
   <si>
     <t>Reajusta a remuneração dos motoristas categorias B e D, no âmbito do Municipio de Irauçuba, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_do_executivo_no30_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_do_executivo_no30_2022.pdf</t>
   </si>
   <si>
     <t>Abre adicional ao vigente orçamento o crédito especial que indica e dá outras providências.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/553/projeto_de_lei_do_executivo_no32_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/553/projeto_de_lei_do_executivo_no32_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe acerca de autorização legislativa para cessão de uso gratuito de um terreno localizado no bairro terrenos novos, distrito de Juá, à associação comunitária dos moradores de Vila Juá Emiro Alves do Nascimento, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/554/projeto_de_lei_do_executivo_no33_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/554/projeto_de_lei_do_executivo_no33_2022.pdf</t>
   </si>
   <si>
     <t>"Denomina o centro de especialidades médicas do município de Irauçuba, de "Maria da Paz Paulino Gomes", na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/555/projeto_de_lei_do_executivo_no35_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/555/projeto_de_lei_do_executivo_no35_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a alienação de bem imóvel do município de Irauçuba/Ce, adiante identificado, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/556/projeto_de_lei_do_executivo_no36_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/556/projeto_de_lei_do_executivo_no36_2022.pdf</t>
   </si>
   <si>
     <t>"Altera a lei municipal n°. 844/2011, tornando o site do município de Irauçuba e o flanelógrafo da prefeitura municipal, meios oficiais de comunicação dos atos normativos e administrativos, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/557/projeto_de_lei_do_executivo_no37_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/557/projeto_de_lei_do_executivo_no37_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre revogação da lei municipal de n°. 1.687/2022, que tratava da estrutura administrativa do município de Irauçuba, e consolida a nova organização administrativa do poder executivo do município de Irauçuba e dá outras providências."</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/473/projeto_de_lei_do_executivo_no38_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/473/projeto_de_lei_do_executivo_no38_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o fornecimento de uniforme para os servidores públicos do Município de Irauçuba/Ce, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/480/ple-039-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/480/ple-039-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal, adquirir imóvel, referente a casa e terreno, com área não edificada de 253,04 m³ e área edificada de 44,95 m², totalizando uma área de 297,99 m². localizado na rua Elias Batista da Mota, bairro nossa senhora de fátima, município de Irauçuba/Ce, de propriedade da Sra. Brígida Wilma Brito de Sousa, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/481/ple-040-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/481/ple-040-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal, adquirir imóveis, referentes a duas casas conjugadas, com área total de 124 m² localizados na rua José Teixeira Matos, nº FNS 01 e nº FNS 07, bairro cruzeiro, município de Irauçuba/Ce, de propriedade do Sr. Francisco Adail de Oliveira Braga, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/482/ple-041-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/482/ple-041-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício financeiro de 2023."</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/483/ple-042-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/483/ple-042-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, ampliação e consolidação de cargos efetivos, no âmbito do poder executivo do município de Irauçuba e autoriza a realização de concurso público, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/484/ple-043-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/484/ple-043-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal, adquirir imóvel, referente a uma casa, com área total de 66 m², localizado na travessa Josias Marques, S/N, bairro Nossa Senhora de Fátima, município de Irauçuba/Ce, de propriedade do Sr. Antonio Rodrigues Barbosa, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/485/ple-044-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/485/ple-044-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal, adquirir imóvel, referente a uma casa, com área total de 205 m², localizado na rua SDO, bairro Nossa Senhora de Fátima, município de Irauçuba/Ce, de propriedade do Sr. João Ferreira de Araújo, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_lei_do_executivo_no45_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_lei_do_executivo_no45_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir imóvel, referente a uma casa, com área total de 58,08 m², localizado na Rua  Vila União, Bairro Gil Bastos, Município de Irauçuba/Ce, de propriedade do Sr. João Paulo Braga Linhares, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_do_executivo_no46_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_do_executivo_no46_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir imóvel, referente a uma casa, com área total de 74,40 m², localizado na Rua Alto da Torre, s/n, Distrito de Missi, Município de Irauçuba/Ce, de propriedade do Sr. Antonio Silvino Magalhães, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_do_executivo_no47_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_do_executivo_no47_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir imóvel, referente a uma casa, com área total de 74,40 m², localizado na Rua Alto da Torre, s/n, Distrito de Missi, Município de Irauçuba/ce, de propriedade do Sr. Antonio Silvino Magalhães, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/491/projeto_de_lei_do_executivo_no48_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/491/projeto_de_lei_do_executivo_no48_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal, adquirir imóvel, referente a uma casa, com área total de 308,00 m², localizado no Distrito de Campinas, Município de Irauçuba/ce, de propriedade do Sr. Francisco Erivan Duarte Rodrigues, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/487/ple-049-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/487/ple-049-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca de autorização legislativa para acesso de uso gratuito de um imóvel situado na fazenda boqueirão, distrito de missi, zona rural do município de Irauçuba/Ce, à associação dos Apicultores e comunitária juvêncio Joaquim de Paula, e dá outras providências."</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_do_executivo_no50_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_do_executivo_no50_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo municipal, adquirir imóvel, referente a uma casa, com área total de 139,85 m², localizado na Rua Elias Batista da Mota, s/n, Bairro Nossa Senhora de Fátima, Município de Irauçuba/ce, de propriedade do Sr. Francisco Clodoaldo Albuquerque Sousa e da Sra. Francisca Lucivânia Oliveira Mota Albuquerque, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_do_executivo_no51_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_do_executivo_no51_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, adquirir imóvel, referente a uma casa, com área total de 200,00 m², localizado na Rua  Alto Alegre, Município de Irauçuba/ce, de propriedade do Sr. Francisco Miguel da Silva, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_do_executivo_no52_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_do_executivo_no52_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal, adquirir imóvel, referente a uma casa, com área total de 105,00 m², localizado na Rua SDO, Distrito de Missi, Município de Irauçuba/ce, de propriedade do Sr. Francisco das Chagas Azevedo Barbosa, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/558/projeto_de_lei_do_executivo_no53_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/558/projeto_de_lei_do_executivo_no53_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo municipal de Irauçuba a fazer doação de imóvel público, localizado no conjunto habiacional João Paulo II, bairro do cruzeiro, município de Irauçuba, ao instituto despertar da cidadania, e dá outras providências."</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_lei_do_executivo_no54_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_lei_do_executivo_no54_2022.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da lei municipal n°. 1.351/2018, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_do_executivo_no55_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_do_executivo_no55_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo municipal de Irauçuba a fazer doações de imóveis públicos, localizados no loteamento novo Juá, distrito de Juá, município de Irauçuba, à famílias carentes, e dá outras providências."</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Francisco Evaristo Lopes Maciel</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_do_executivo_no56_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_do_executivo_no56_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo municipal, adquirir imóvel, referente a casa e terreno, com área total de 79,10 m², localizado na rua Idelfonso Alves de Sousa, nº15, bairro Cruzeiro, município de Irauçuba/Ce, de propriedade da Sra. Maria Rodrigues Lopes, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/</t>
   </si>
   <si>
     <t>"Revoga a lei municipal n°. 1.701, de 03 de maio de 2022, e autoriza o poder executivo municipal, adquirir imóvel, referente a uma casa, com área total de 205,00 m², localizado na rua Maria Hermínia Araújo Barbosa, bairro Nossa Senhora de Fátima, município de Irauçuba/Ce, de propriedade do Sr. João Ferreira de Araújo, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_do_executivo_no58_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_do_executivo_no58_2022.pdf</t>
   </si>
   <si>
     <t>"Revoga lei municipal n° 1.700,  de 03 de maio de 2022, e autoriza o poder executivo municipal, adqurir imóvel, referente a uma casa, com área total de 66,00 m², localizado na rua Maria Hermínia Araújo Barbosa, s/n, bairro Nosssa Senhora de Fátima, município de Irauçuba/ce, de propriedade do Sr. Antonio Rodrigues Barbosa, por meio de desapropriação judicial e/ou amigável, para doação à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_do_executivo_no59_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_do_executivo_no59_2022.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 2° da lei 1.269 de 08 de Novembro de 2017 - Plano municipal pela primeira infância de Irauçuba/criança feliz, e dá outras providências."</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_do_executivo_no60_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_do_executivo_no60_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal de Irauçuba a fazer  doação de imóvel público, referente a um terreno, com área total de 168,00 m², localizado na rua Maria das Graças do Nascimento, bairro Cruzeiro, município de Irauçuba, à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_do_executivo_no61_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_do_executivo_no61_2022.pdf</t>
   </si>
   <si>
     <t>Altera, no âmbito do município de Irauçuba, a finalidade da desapropriação prevista na lei nº1.648, de 20 de Dezembro de 2021, e dá outras providências."</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_do_executivo_no62_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_do_executivo_no62_2022.pdf</t>
   </si>
   <si>
     <t>Denomina o centro de fisioterapia, do distrito de Juá, município de Irauçuba, de "Centro de Fisioterapia Osvaldo Matos Fernandes", na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_do_executivo_no63_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_do_executivo_no63_2022.pdf</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_do_executivo_no64_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_do_executivo_no64_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração dos anexos I, III e V, da lei municipal n° 1.699/2022, para correção de erro material, e dá outras providências."</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/573/projeto_de_lei_do_executivo_no65_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/573/projeto_de_lei_do_executivo_no65_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe ssobre alteração de dispositivo da lei municipal n° 875/2011, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/574/projeto_de_lei_do_executivo_no66_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/574/projeto_de_lei_do_executivo_no66_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe acerca de autorização legislativa para cessão de uso gratuito de um quiosque, localizado na praça da liberdade, município de Irauçuba/Ce, à cooperativa dos agricultores familiares, assentados de Irauçuba - COOPAFIC, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei_do_executivo_no67_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei_do_executivo_no67_2022.pdf</t>
   </si>
   <si>
     <t>"Reajuste a remuneração dos fonoaudiólogos, no âmbito do município de Irauçuba, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_do_executivo_no68_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_do_executivo_no68_2022.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da lei municipal n° 1.631/2021, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/577/projeto_de_lei_do_executivo_no64_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/577/projeto_de_lei_do_executivo_no64_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo municipal de Irauçuba a fazer doação de imóvel público, referente a um terreno, com área total de 400,00 m², localizado na rua Aracatiaçu, distrito de Juá, município de Irauçuba, à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_do_executivo_no70_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_do_executivo_no70_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo municipal de Irauçuba a fazer doação de imóvel público, referente a um terreno, com área total de 200,00 m², localizado na Rua Aracatiaçu, distrito de Juá, município de Irauçuba, à família carente, e dá outras providências."</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_do_executivo_no71_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_do_executivo_no71_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo municipal a celebrar convênio com o cartório eleitoral da 41ª zona eleitoral do estado do ceará, e dá outras providências."</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_do_executivo_no72_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_do_executivo_no72_2022.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da lei municipal nº 1.363/2019, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/581/projeto_de_lei_do_executivo_no73_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/581/projeto_de_lei_do_executivo_no73_2022.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da lei municipal n° 1.689/2022, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_do__executivo_no74_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_do__executivo_no74_2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial de agentes comunitários de saúde e dos agentes de combate às endemias do município de Irauçuba, nos termos da emenda constitucional nº120/2022, que acrescentou ao Art. 198 da Constituição Federal, entre outros, o paragráfo 9º e dá outras providências.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_do_executivo_no75_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_do_executivo_no75_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convnio com a liga desportiva de Irauçuba, visando o repasse de recursos financeiros para custar a premiação do campeonato de futebol da Copa Almeida do São Joaquim do Doce, e dá outras providências.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_do_executivo_no77_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_do_executivo_no77_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal de Irauçuba a firmar termo de convênio com a associação dos assentados e assentadas do assentamento saco verde para efetuar o pagamento de dívida de energia elétrica junto a empresa Enel Distribuição Ceará, com objetivo comum do Sistema de adutora da localidade de Barreiras, Zona Rural, Irauçuba-Ce, e dá outras providências.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_do_executivo_no78_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_do_executivo_no78_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Irauçuba a firmar convênio com a associação beneficiente médica de Pajuçara - ABEMP e dá outras providências."</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_do_executivo_no79_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_do_executivo_no79_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional especial ao vigente orçamento, e dá outras providências."</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_do_executivo_no80_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_do_executivo_no80_2022.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao anexo único da lei 1.728 de 1° de julho de 2022, na forma que indica, e dá outras providências."</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_do_executivo_no81_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_do_executivo_no81_2022.pdf</t>
   </si>
   <si>
     <t>"Revoga a lei 1.738 de 26 de julho de 2022 e autoriza o poder executivo municipal de Irauçuba, a firmar termo de convênio com a associação dos assentados e assentadas do assentamento saco verde, para efetuar o pagamento de dívida integral de energia elétrica junto a empresa enel, distribuição ceará, com objetivo comum de viabilizar a religação do sistema de adutora da localidade de barreiras, zona rural, Irauçuba-ce, e dá outras providências."</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_do_executivo_no82_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_do_executivo_no82_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o processo de seleção técnica para constituição de banco de gestores escolares e indicação para o cargo de provimento em comissão para as funções de diretor escolar e coordenador pedagógico das escolas da rede municipal de ensino, e dá outras providências."</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_do_executivo_no83_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_do_executivo_no83_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe acerca de autorização legislativa para cessão de uso gratuito de um imóvel situado na fazenda Pedra Ferrada, zona rural, município de Irauçuba, à associação comunitária dos moradores da fazenda Pedra Ferrada, e dá outras providências."</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/570/projeto_de_lei_do_executivo_no84_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/570/projeto_de_lei_do_executivo_no84_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a celebrar convênio com a associação comunitária dos moradores do distrito de Boa Vista do Caxitoré e realizar repasse de recurso financeiro no valor máximo de R$4.240,00 (QUATRO MIL, DUZENTOS E QUARENTA REAIS) para custeio da celebração dos 59 anos de emancipação política do distrito de Boa Vista do Caxitoré, e dá outras providências."</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/571/projeto_de_lei_do_executivo_no85_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/571/projeto_de_lei_do_executivo_no85_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe executivo municipal a delegar as ações e serviços de saneamento básico em localidades rurais ou de pequeno porte do município de Irauçuba, Ceará para o sistema integrado de saneamento rural da bacia Hidrográfica Acaraú e Coreaú-BAC, o sistema integrado de saneamento rural da bacia Hidrográfica do Curú e Litoral-BCL e as suas associações filiadas, e dá outras providências."</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/572/projeto_de_lei_do_executivo_no86_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/572/projeto_de_lei_do_executivo_no86_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Irauçuba a firmar aditivo ao protocolo de intenções, celebrado por permissão da lei municipal N.º 1.564 de 25 de Junho de 2021, para conceder um adicional de 90 (NOVENTA) bolsas do programa BOLSA-TRABALHO, pelo período de 02 (DOIS) meses, nos termos da lei N.º 1.346 de 30 de Outubro de 2018 e dá outras providências."</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_do_executivo_no87_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_do_executivo_no87_2022.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da lei N.° 1.693 – 2022, aumentando a remuneração originariamente prevista para o cargo de ouvidor municipal, e dá outras providências. ”</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_de_lei_do_executivo_no88_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_de_lei_do_executivo_no88_2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2° da lei 806 de 26 de maio de 2011, majorando para 60% (SESSENTA POR CENTO) sobre o vencimento base aos servidores designados para compor comissão de licitação como membro, e dá outras providências.”</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal, adquirir imóvel, referente a um terreno, com área total de 75 m², localizado na rua Prudêncio Pereira Passos, distrito de Juá, município de Irauçuba/CE, de propriedade do Sr. José Pinto Cavalcante, por meio de desapropriação judicial e/ou amigável, para abertura de rua na localidade, e dá outras providências. “</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a abrir crédito especial que indica e dá outras providências. ”</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/618/projeto_de_lei_do_executivo_no92_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/618/projeto_de_lei_do_executivo_no92_2022.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 1°, artigo 3°, inciso I, artigo 10 e artigo 11, ambos da lei 1.359 de 20 de dezembro de 2018 - institui o programa protagonismo social no município de Irauçuba e dá outras providências."</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/619/projeto_de_lei_do_executivo_no93_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/619/projeto_de_lei_do_executivo_no93_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a firmar termo de parceria com o sistema integrado de saneamento rural da bacia hidrográfica do curú e litoral - SISAR - BCL, para realizar a ligação completa de 36 (trinta e seis) unidades residenciais da comunidade de riacho do barro, zona rural, município de Irauçuba, ao sistema de abastecimento de água encanada e dá outras providências."</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/625/projeto_de_lei_do_executivo_no94_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/625/projeto_de_lei_do_executivo_no94_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe de poder executivo municipal a arcar diretamente com as despesas necessárias à hidrometração de 12 (doze) residências pertencentes a vila paixão, localizada na sede do município de Irauçuba-Ce.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Autoriza o município de Irauçuba firmar convênio com a liga desportiva de Irauçuba para efetivação do "Projeto Mão na Bola 2.0' e dá outras providências."</t>
   </si>
   <si>
     <t>643</t>
   </si>
@@ -1176,1131 +1176,1131 @@
   <si>
     <t>655</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a adquirir a título oneroso 01 (UM) imóvel, com área total de 113,73 M², localizado na zona rural no distrito de Coité, pertencente à Sra. Francisca Jucilene Santos Mesquita, por meio de desapropriação judicial e/ou amigável, para o centro de inclusão social - CIS, e dá outras providências."</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Denomina, no âmbito do município de Irauçuba, o 'Centro de Convivência Antônio Taveira Braga', na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei_do_executivo_no103_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei_do_executivo_no103_2022.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do §2°, ART. 2º, da Lei Municipal n° 609/2008, que dispõe sobre a contratação por tempo determinado e dá outras providências."</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/685/projeto_de_lei_do_executivo_no104_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/685/projeto_de_lei_do_executivo_no104_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do município de Irauçuba, Ceará, sobre a municipalização do trânsito, com a criação do departamento municipal de trânsito - DMTI, bem como da junta administrativa de recursos de infração - JARI e dá outras providências</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/683/projeto_de_lei_do_executivo_no105_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/683/projeto_de_lei_do_executivo_no105_2022.pdf</t>
   </si>
   <si>
     <t>Denomina de "Praça João e Laiz", a Praça Pública localizada no distrito de Boa Vista do Caxitoré, Zona Rural, Município de Irauçuba, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/692/projeto_de_lei_do_executivo_no106_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/692/projeto_de_lei_do_executivo_no106_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para o regime próprio de previdência social do Município de Irauçuba, Estado do Ceará, de acordo com a emenda a constitucional Nº 130, de 2019.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de certificado digital na assinatura de documentos públicos na forma eletrônica, no âmbito do poder executivo do município de Irauçuba e dá outras providências."</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/693/projeto_de_lei_do_executivo_no108_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/693/projeto_de_lei_do_executivo_no108_2022.pdf</t>
   </si>
   <si>
     <t>Denomina, no âmbito do Município de Irauçuba, a área de lazer do Idoso de "Espaço de Lazer Dona Sulidade', na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/700/projeto_de_lei_do_executivo_no109_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/700/projeto_de_lei_do_executivo_no109_2022.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Irauçuba, o Projeto Mérito Educacional, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/701/projeto_de_lei_do_executivo_no110_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/701/projeto_de_lei_do_executivo_no110_2022.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º da Lei 1.743 de 17 de Agosto de 2022, na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/697/projeto_de_lei_do_executivo_no111_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/697/projeto_de_lei_do_executivo_no111_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar Municipal Nº 002, de 28 de Dezembro de 2011, o código tributário Municipal, em adequação às Leis Complementares Federais Nº 175-2020 e Nº 183-20211, e dá outras providências.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/702/projeto_de_lei_do_executivo_no113_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/702/projeto_de_lei_do_executivo_no113_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total de 63,33 M², localizado no distrito de Missí, zona rural, município de Irauçuba, de prioridade do Sra. Claudiene Braga Linhares, por meio de desapropiação judicial e/ou amigável para doação a familias carentes.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/703/projeto_de_lei_do_executivo_no114_2022_1.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/703/projeto_de_lei_do_executivo_no114_2022_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total de 149,94 M², localizado no distrito de Missí, zona rural, município de Irauçuba, de prioridade do Sra. Claudiene Braga Linhares, por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/704/projeto_de_lei_do_executivo_no115_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/704/projeto_de_lei_do_executivo_no115_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total de 179,20 M², localizada na Rua S.D.O (Sem Denominação Oficial), S/N VIla Raimundo Barroso Lotif, Localidade do Fumo Município de Irauçuba, de prioridade do Sra. Claudiene Braga Linhares, por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/705/projeto_de_lei_do_executivo_no116_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/705/projeto_de_lei_do_executivo_no116_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total de 153,00 M², localizado na fazenda cachoeira, distrito de campinas, zona rural, Município de Irauçuba/Ce, de propiedade da Sra. Tálita Ferreira Lima, por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_lei_do_executivo_no117_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_lei_do_executivo_no117_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total de74,29 M², localizado na Rua SDO 01, S/N, Distrito de Missí, Município de Irauçuba/Ce, de propriedade da Sra. Yvna de Fátima Alves Ramos, por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total de77,87 M², localizado na Rua SDO 01, S/N, Distrito de Missí, Município de de Irauçuba/Ce, por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei_do_executivo_no120_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei_do_executivo_no120_2022.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito da Educação do Município de Irauçuba, o 14º Salário aos profissionais do magistério e profissionais de apoio a docência que exerceram efetivamente suas atividades no ano de 2022, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Educação em tempo integral no âmbito do Município de Irauçuba/Ceará, estabelece suas diretrizes e dá outras providências.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/710/projeto_de_lei_do_executivo_no122_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/710/projeto_de_lei_do_executivo_no122_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar termo de parceria com o sistema integrado de saneamento rural da bacia hidrográfica do Curú e litoral-SISAR-BCL, para realizar a ligação completa de 60 (Sessenta) unidades residenciais da comunidade de cachoeira, distrito de Campinas, Município de Irauçuba ao Sistema de abastecimento de Água encanada  e dá outras providências.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_de_lei_do_executivo_no123_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_de_lei_do_executivo_no123_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar permuta de um imóvel público (Escola Antônio Barroso Forte) com Área de 1.815 M², na localidade de Costa, Distrito de Coité, neste Município de Irauçuba, com um Imóvel de 212,91 M² situado também na localidade de Costa, Distrito de Coité, neste Município de Irauçuba, de Propriedade do Sr. Américo Gonçalves de Sousa, na Forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_de_lei_do_executivo_no125_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_de_lei_do_executivo_no125_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total de 199,29M²,  Área construída de 82,07 M² localizada na Rua Vicência Rodrigues Mota, Bairro Esperança, Município de Irauçuba/Ce, de Propriedade do Sr. Francisco Eliel Oliveira Araújo,  por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/713/projeto_de_lei_do_executivo_no126_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/713/projeto_de_lei_do_executivo_no126_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total de 199,29M², Área construída de 71,49 m², localizado na Rua José Teixeira Matos, Bairro Cruzeiro, Município de Irauçuba/Ce,  por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/714/projeto_de_lei_do_executivo_no127_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/714/projeto_de_lei_do_executivo_no127_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total de 199,29M², Área construída de 51,25 m², localizada na Rua Tereza Costa Brandão, Bairro Esperança, Município de Irauçuba/Ce, de propriedade da Sra Brígida Wilma Brito de Sousa., por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/715/projeto_de_lei_do_executivo_no128_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/715/projeto_de_lei_do_executivo_no128_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total de 55,88 m², área construída de 40,36 m², localizada na Rua Luís Mota Braga, Bairro Gil Bastos, Município de Irauçuba/Ce, por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/716/projeto_de_lei_do_executivo_no129_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/716/projeto_de_lei_do_executivo_no129_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total de 55,88 m², área construída de 67,07 m², área construída de 43,21 m², localizada na Rua Patrolino Rodrigues Barbosa , Nº 279, Bairro Cruzeiro, Irauçuba/Ce , por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/717/projeto_de_lei_do_executivo_no130_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/717/projeto_de_lei_do_executivo_no130_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total de 55,88 m², área construída de 65,89 m², localizado na Rua Josias Marques das Chagas, S/N, bairro Nossa Senhora de Fátima, Irauçuba, Estado do Ceará de Propriedade do Sr. Antônio Teixeira de Sousa, por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total de 194,44 m², localizada na Rua Patrolino Rodrigues Barbosa, S/N Funasa Nº 30, Bairro Cruzeiro, Município de Irauçuba, Estado do Ceará, de Propriedade do Sr. Antônio de Sousa  por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/719/projeto_de_lei_do_executivo_no132_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/719/projeto_de_lei_do_executivo_no132_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total de 194,44 m², localizada na Rua Patrolino Rodrigues Barbosa, S/N Funasa Nº 30, Bairro Cruzeiro, Município de Irauçuba, Estado do Ceará, de Propriedade do Sr. Antônio de Sousa por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/720/projeto_de_lei_do_executivo_no133_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/720/projeto_de_lei_do_executivo_no133_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Irauçuba a fazer doações de imóveis públicos , localizados no loteamento Novo Juá, Distrito de Juá, Município de Irauçuba, à Famílias carentes e dá outras providências.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/721/projeto_de_lei_do_executivo_no134_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/721/projeto_de_lei_do_executivo_no134_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total  55,00 m², área construída de 38,44 m², localizada na Rua Miguel Barbosa Maciel, S/N, Distrito de Missí, Zona Rural, Irauçuba/Ce, de propriedade do Sr. João Coelho Pinto, por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total 52,91 m², área construída de 37,24 m², localizada na Rua Miguel Barbosa Maciel, S/N, Distrito de Missí, zona urbana, Irauçuba/Ce, de Propriedade do Sr. João Coelho Pinto,  por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/723/projeto_de_lei_do_executivo_no136_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/723/projeto_de_lei_do_executivo_no136_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total 57,36 m², Área construída de 40,73 m², localizada na Rua Miguel Barbosa Maciel, S/N, Distrito de Missí, zona rural, Irauçuba/Ce. de propriedade do Sr. João Coelho Pinto,  por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/724/projeto_de_lei_do_executivo_no137_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/724/projeto_de_lei_do_executivo_no137_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total 58,39 m², área construída de 44,78 m², localizada na Rua Miguel Barbosa Maciel S/N, Distrito de Missi, Zona Rural, Irauçuba/Ce, de Propriedade do Sr. João Coelho Pinto.de propriedade do Sr. João Coelho Pinto, por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/725/projeto_de_lei_do_executivo_no138_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/725/projeto_de_lei_do_executivo_no138_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total 127,05 m², área construída de 71,62 m², localizada na Rua SDO ( Conhecida Popularmente como Rua Nova Esperança), S/N, Funasa Nº 623/21, Distrito de Juá, Município de Irauçuba/Ce, de propriedade da Sra. Cristovina Almeida Vasconcelos, por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/726/projeto_de_lei_do_executivo_no139_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/726/projeto_de_lei_do_executivo_no139_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total 84,32 m², localizada na Rua SDO (Conhecida Popularmente como Rua Nova Esperança), S/N, Distrito de Juá, Município de Irauçuba/CE, de Propriedade do Sr. Raimundo Braga Sales, por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_do_executivo_no140_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_do_executivo_no140_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel, qual seja um imóvel, com área total 311,38 m², localizado no Distrito de Campinas, Zona Rural, Município de Irauçuba, de propriedade da Sra. Maria Cilda de Sousa, por meio de desapropriação judicial e/ou amigável para doação a famílias carentes.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Dispõe acerca de autorização legislativo para cessão de uso gratuito de um terreno localizado no bairro terrenos novos, Distrito de Juá, à associação comunitária dos moradores de Vila Juá Emiro Alves do Nascimento, na forma que indica e dá outras providências</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Tânia Alves</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/430/projeto_de_lei_no_02_2022_-_poder_legislativo_municipal.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/430/projeto_de_lei_no_02_2022_-_poder_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeitos sonoros ruidoso no Municipio de Irauçuba, e dá outras providências.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>Francisco Xavier Asevedo Mesquita</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_lei_no_03_2022_-_poder_legislativo_municipal.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_lei_no_03_2022_-_poder_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>Institui o Dia e a Semana da Agricultura Familiar no Município de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_do_executivo_no04_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_do_executivo_no04_2022.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial, a Semana do Incentivo ao Uso de Bicicletas aos Ciclistas no Município de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/445/projeto_de_lei_do_executivo_no05_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/445/projeto_de_lei_do_executivo_no05_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Irauçubense ao empresário Eriel Borges Nery Cerqueira e dá outras providências.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/452/projeto_de_lei_do_legislativo_no06_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/452/projeto_de_lei_do_legislativo_no06_2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana da Mulher no Municipio de Irauçuba, e dá outras providências.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>João Batista Sousa Silva</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_do_legislativo_no07_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_do_legislativo_no07_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Titulo de Cidadão Irauçubense ao Protético Jose Deoceles Bruno, e dá outras providências."</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/454/projeto_de_lei_do_legislativo_no08_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/454/projeto_de_lei_do_legislativo_no08_2022.pdf</t>
   </si>
   <si>
     <t>Institui no Âmbito do Município de Irauçuba o Programa Solidária e dá outras providências.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_do__poder_legislativo_n_09_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_do__poder_legislativo_n_09_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Proibição de Emissão de ruídos excessivos em escapamentos de motocicletas e dá outras providência.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_do_legislativo_no10_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_do_legislativo_no10_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos secretários e chefe de gabinete, na forma que indica e dá outras previdências.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>Dispõe sobre a execução do hino nacional e do hino do município de Irauçuba nas escolas da rede de ensino, na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/472/projeto_de_lei_do_legislativo_no12_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/472/projeto_de_lei_do_legislativo_no12_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Mês Abril Azul, para dar visibilidade à conscientização ao transtorno de Espectro Autista (TEA) e dá outras providências.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/486/pll-013-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/486/pll-013-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Inclusão de Forma Transversal e Interdisciplinar, do conteúdo "História de Irauçuba", na rede pública e privada de ensino, e dá outras providências."</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_do_legislativo_no14_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_do_legislativo_no14_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Irauçubense ao Ex Governador Camilo Sobreira de Santana, e dá outras providências."</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_do_legislativo_no15_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_do_legislativo_no15_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o concessão de Título de Cidadão Irauçubense ao Deputado Federal Francisco Danilo Bastos Forte e dá outras providências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>Rogério Barbosa Mesquita</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_do_legislativo_no16_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_do_legislativo_no16_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Irauçubense ao Deputado Estadual Francisco Osmar Diógenes Baquit e dá outras providências.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_do_legislativo_no17_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_do_legislativo_no17_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Irauçubense ao senhor Alberto Rodrigues de Sousa e dá outras providências.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_do_legislativo_no18_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_do_legislativo_no18_2022.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana da Juventude no Município de Irauçuba, e dá outras providências."</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_do_legislativo_no19_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_do_legislativo_no19_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Titulo de Cidadão Irauçubense ao senhor Antônio Jose Paiva , e dá outras providências</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>Considera de Utilidade Pública Municipal o Instituto Beneficente Casa Belém e dá outras providências.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>Institui no calendário oficial de Irauçuba a semana municipal de incentivo ao aleitamento materno, e dá outras providências</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/607/projeto_de_lei_do_legislativo_no22_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/607/projeto_de_lei_do_legislativo_no22_2022.pdf</t>
   </si>
   <si>
     <t>Institui o mês do doador voluntário de sangue, e dispõe a isenção de pagamento de taxas de inscrição em concursos públicos para doadores de sangue ou medula óssea no município de Irauçuba.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/610/projeto_de_lei_do_legislativo_no23_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/610/projeto_de_lei_do_legislativo_no23_2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Trânsito, e dá providências. "</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>Otacílio do Madacarú</t>
   </si>
   <si>
     <t>Considera de utilidade pública municipal a Associação comunitária dos moradores e do alto esporte de mandacaru, e dá outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão Irauçubense a Helder dos Santos Cortez, diretor de unidade de negócio do interior da Cagece, e dá outras providências."</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de titulo de mulher cidadã à ex-secretária de Educação do município de Irauçuba, Francisca Muldiane Pedroza Luz, e dá outras providências.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/675/projeto_de_decreto_do_legislativo_no27_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/675/projeto_de_decreto_do_legislativo_no27_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Titulo de Cidadão de Irauçubense ao contabilista Vicente Barbosa Soares, e dá outras providências."</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/689/projeto_de_lei_do_legislativo_no28_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/689/projeto_de_lei_do_legislativo_no28_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Titulo de Cidadã Iraubense E a Tabeliã Claudia Regina Nogueira Lourinho, e dá outras providências."</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>Carlos Felipe de Sousa Fernandes, João Batista Sousa Silva, Tânia Alves</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/694/projeto_de_lei_do_legislativo_no29_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/694/projeto_de_lei_do_legislativo_no29_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão a Título de Cidadão Irauçubense à Antônio Carlos de Sousa Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>Walmar de Andrade Braga Filho.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/695/projeto_de_lei_do_legislativo_no30_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/695/projeto_de_lei_do_legislativo_no30_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Irauçubese ao Vereador Francisco Barros Matias, e dá outras providências.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Francisco Barros Matias</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/696/projeto_de_lei_do_legislativo_no31_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/696/projeto_de_lei_do_legislativo_no31_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Irauçubese ao Vereador Maria Julia Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/459/pdl_004-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/459/pdl_004-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação do art. 1°., do Decreto Legislativo nº. 01/2022, de 23 de fevereiro de 2022, na forma que indica.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/664/decreto_legislativo_no13_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/664/decreto_legislativo_no13_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o encerramento da licença de que trata o Decreto Legislativo Nº. 05/2022, e retorno ao cargo de Prefeitura do Município de Irauçuba. à Excelentíssima Sra. Patrícia Maria Santos Barreto e dá outras providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Fixa o Reajuste do Salario Mínimo dos Servidores Públicos  efetivos e comissionados da Câmara Municipal de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Reajusta os valores salariais dos servidores comissionados da Câmara Municipal de Irauçuba não abrangidos pelo Projeto de Resolução nº. 01/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Altera dispositivos das Resoluções que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/455/pautada8sessoextraordinria2022nodia29042022.zip</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/455/pautada8sessoextraordinria2022nodia29042022.zip</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher, no âmbito da Câmara Municipal de Irauçuba, e dá outras providências.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/739/projeto_de_resolucao_no05_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/739/projeto_de_resolucao_no05_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da resolução nº 07/2021, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>"Altera dispositivo da Resolução nº07/2021, na forma que indica e dá outras providências."</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução nº03. de 31 de janeiro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/687/projeto_de_resolucao_no08_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/687/projeto_de_resolucao_no08_2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §2°., do art. 4°., da Resolução n°. 05/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/688/projeto_de_resolucao_no09_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/688/projeto_de_resolucao_no09_2022.pdf</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_indicacao_no01_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_indicacao_no01_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria Especial da Mulher no Âmbito da Câmara Municipal de Irauçuba."</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Julio Brasil</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/405/req_0012021.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/405/req_0012021.pdf</t>
   </si>
   <si>
     <t>Requer licença momentânea do mandato  atual.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/424/req_0002-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/424/req_0002-2022.pdf</t>
   </si>
   <si>
     <t>Requer a a perfuração e instalação de um poço profundo na comunidade de machão.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/425/req_0003-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/425/req_0003-2022.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de manilhas e aterro de trecho da estrada que liga a comunidade de Riacho do Meio á Sede do Distrito de Juá - sendo no ponto exato entre a residência do Sr. Dr. Inácio e da Sra. Ambrosina.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/426/req_0004-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/426/req_0004-2022.pdf</t>
   </si>
   <si>
     <t>Requer a municipalização dos cemitérios dos Distritos de Juá e Missí.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/427/req_0005-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/427/req_0005-2022.pdf</t>
   </si>
   <si>
     <t>Requer a demolição da estrutura de um posto de gasolina desativado na entrada de Campinas, Irauçuba.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/428/req_0006-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/428/req_0006-2022.pdf</t>
   </si>
   <si>
     <t>Requer a cursos de capitação profissional de cuidadores de crianças, cuidadores de idosos e cuidadores de pessoas com deficiências.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/429/req_0007-2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/429/req_0007-2022.pdf</t>
   </si>
   <si>
     <t>Requer o mapeamento dos bueiros e realização de reparos necessários.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>Carlos Felipe de Sousa Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/434/requerimento_verbal_no08_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/434/requerimento_verbal_no08_2022.pdf</t>
   </si>
   <si>
     <t>Requer um redutor de velocidade em frente a Escola Antônio Negreiros Bastos, no distrito de Juá.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_verbal_no09_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_verbal_no09_2022.pdf</t>
   </si>
   <si>
     <t>Requer redutor de velocidade na Vila Budú, quase em frente a Oficina do Eguiberto.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_no10_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_no10_2022.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Escola Manoel Coelho da Cruz, no distrito de Campinas.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_no11_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_no11_2022.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Escola Ielda Teixeira Fernandes, no distrito de Juá.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>Abelhardo Araújo Alcântara</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_no12_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_no12_2022.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação nas ruas do distrito de Missí que ainda não foram pavimentadas.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_no13_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_no13_2022.pdf</t>
   </si>
   <si>
     <t>Requer a Construção da Praça da Capela de São Pedro, na localidade de Boqueirão.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_no14_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_no14_2022.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um centro de comercialização popular no centro da cidade de Irauçuba.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_no15_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_no15_2022.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma parede de contenção no entorno do lixão no trecho que dá acesso ás margens da estrada que liga a sede do Município ao Distrito de Juá.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_no16_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_no16_2022.pdf</t>
   </si>
   <si>
     <t>Requer desvioo de água na residência da Sra. Maria da Conceição Pereira de Paula, moradora do Alto do Cristo, perto do seu Pedro Davi.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_no17_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_no17_2022.pdf</t>
   </si>
   <si>
     <t>Requer titulo de benfeitor da cidade de Irauçuba ao Sr. Francisco Osmar Diógenes Baquit na forma que indica.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_no18_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_no18_2022.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de parque infantil na Escola Manoel Coelho da Cruz, no distrito de Campinas, Municipio de Irauçuba.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_no19_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_no19_2022.pdf</t>
   </si>
   <si>
     <t>Requer reforma do CEI Irisilvia, no âmbito do Municipio de Irauçuba.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_no20_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_no20_2022.pdf</t>
   </si>
   <si>
     <t>Requer a capacitação em Libras - Língua Brasileira de Sinais a todos os professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>Requer da Seinfra a conclusão do fechamento do Esgoto que fica no "quintal" da casa do cidadão Antônio Denisleo Lopes Matos, localizado na Rua 13 de Maio 329, no Centro da Cidade.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>Valmir Mota Rafael</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_no22_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_no22_2022.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de escadas de alumínio para o melhor desempenho no trabalho dos agentes comunitários de endemias.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_no23_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_no23_2022.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição/confecção de Bandeiras (municipal, estadual e federal) padronizadas para todas as escolas municipais ou para as escolas polos.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_no24_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_no24_2022.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Escola Francisco Pacheco de Castro, Saco do Juazeiro, Irauçuba.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_no25_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_no25_2022.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Escola Sagrado Coração de Jesus, Santos Reis, Irauçuba.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_no26_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_no26_2022.pdf</t>
   </si>
   <si>
     <t>Requer placas de sinalização, fazendo referência e indicando as localidades da Serra Lolaya, assim como outras nas estradas que cortam a referida serra, indicando a quilometragem nas estradas.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_no27_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_no27_2022.pdf</t>
   </si>
   <si>
     <t>Requer a quebra molas na Rua Pedro Rodrigues de Oliveira, que liga o bairro do Centro ao Açude Paulo Bastos, nas proximidades da ponte sobre o "Rio Lanchinha".</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_no28_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_no28_2022.pdf</t>
   </si>
   <si>
     <t>Requer a elaboração de projeto de pavimentação para a Vila Naiá em Campinas.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_no29_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_no29_2022.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretária de Saúde do Municipio de Irauçuba a relação dos prestadores de serviços que foram comtemplados pelo Projeto "Anjos da Saúde", nessa lista deve constar os beneficiados e os que ainda não foram beneficiados.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>Raimundo Alves Lopes</t>
   </si>
   <si>
     <t>Requer a construção de um redutor de velocidade na Rua 21 de Junho com a Rua Pedro José da Mota.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>Requer o calçamento das ruas do Distrito de Missí na forma que indica.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>Requer moção de aplausos ao Núcleo Gestor da Escola Municipal de Ensino Infantil e Fundamental Júlio Pinheiro Bastos.</t>
   </si>
@@ -2325,699 +2325,699 @@
   <si>
     <t>Requer a informações sobre os protocolos utilizados para o atendimento de mulheres vitimas de violência doméstica no município.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>Requer a recuperação das estradas do município de Irauçuba na forma que indica.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>Requer a instalação de uma academia de saúde no Distrito de Boa Vista na forma que indica.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>Requer a instalação de um parquinho infantil no distrito de Boa Vista do Caxitoré na forma que indica.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_no39_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_no39_2022.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um sistema de acesso para cadeirantes e deficientes nos prédios públicos que ainda não dispõem de acessibilidade.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_no40_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_no40_2022.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca das providências tomadas para implantação da Lei Nº 1.573/2021, que institui o Programa Educação Financeira nas Escolas Municipais.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/731/requerimento_verbal_no41_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/731/requerimento_verbal_no41_2022.pdf</t>
   </si>
   <si>
     <t>Requer o estudo de viabilidade para que pessoas diagnosticadas com o Transtorno do Espectro Autista tenham propriedade em exames laboratoriais no Município de Irauçuba.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/732/requerimento_no42_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/732/requerimento_no42_2022.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do prédio da antiga Escola Municipal de Mandacaru.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/733/requerimento_no43_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/733/requerimento_no43_2022.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e ampliação em uma antiga escola em Mandacarú, que tem por nome Francisco Ferreira Cruz.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/734/requerimento_no44_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/734/requerimento_no44_2022.pdf</t>
   </si>
   <si>
     <t>Requer a abertura da Rua Antônio Ivo dos Santos, bairro Esperança, com a Rua Walmar Braga.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_no45_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_no45_2022.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de faixa elevada em frente as escolas Paulo Bastos e Antônio Barbosa Braga</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_no46_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_no46_2022.pdf</t>
   </si>
   <si>
     <t>Requer a operação tapa buracas nas avenidas Paulo Bastos e Jorge Domingues.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_no52_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_no52_2022.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Escola Lucas Ferreira, Bairro do Cruzeiro, Irauçuba.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_no53_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_no53_2022.pdf</t>
   </si>
   <si>
     <t>Requer um Parque Infantil na escola de Ensino Infantil e Fundamental Dr. Marcelo Sanford, Distrito de Boa Vista do Caxitorpe, Irauçuba.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_no54_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_no54_2022.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da quadra esportiva da localidade de Boqueirão.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_no55_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_no55_2022.pdf</t>
   </si>
   <si>
     <t>Requer a capacitação aos profissionais que atuam no atendimento de pessoas com o Transtorno de Espectro Autista (TEA), bem como pais ou responsáveis, para que possam auxiliar cada vez mais na qualidade de vida dessas pessoas.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/503/requerimento_no56_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/503/requerimento_no56_2022.pdf</t>
   </si>
   <si>
     <t>Requer o estudo de viabilidade para construção de dois redutores de velocidade na Rua Júlio Pinheiro Bastos Centro.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>Abelhardo Araújo Alcântara, Antônio do Eudes, Carlos Felipe de Sousa Fernandes, Francisco Xavier Asevedo Mesquita, João Batista Sousa Silva, Raimundo Alves Lopes, Rogério Barbosa Mesquita, Tânia Alves, Valmir Mota Rafael, Walmar de Andrade Braga Filho.</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/504/requerimento_no57_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/504/requerimento_no57_2022.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação do açude Macambira (Localidade de Macambira).</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>Tânia Alves, Valmir Mota Rafael</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/505/requerimento_no58_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/505/requerimento_no58_2022.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação do calçamento da Rua Principal de Campinas, pois existem muitos buracos que estão prejudicando a trafegabilidade de veículos e pedestres.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/506/requerimento_no59_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/506/requerimento_no59_2022.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de um "Castra móvel" para controle reprodutivo de animais domésticos.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_no60_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_no60_2022.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma caixa D'agua para a comunidade de Boa Vista de Caxitoré II.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_no61_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_no61_2022.pdf</t>
   </si>
   <si>
     <t>Requer moção de aplausos aos Servidores da Limpeza Pública do Distrito de Juá.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/517/requerimento_no62_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/517/requerimento_no62_2022.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um treinamento de primeiro socorros para os servidores, professores  e auxiliares das escolas e creches do Município.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_no63_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_no63_2022.pdf</t>
   </si>
   <si>
     <t>Requer envio de Oficio a Seinfra solicitando um a extensão na rede de abastecimento de água na rua Luisa Azevedo Mesquita.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/515/requerimento_no64_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/515/requerimento_no64_2022.pdf</t>
   </si>
   <si>
     <t>Requer a interligação do esgoto da Rua Deca Agostinho para o esgoto da Rua Izac Vasconcelos, ambas as Ruas Situadas no Bairro do Cruzeiro.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_no65_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_no65_2022.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação do bueiro na Rua José Fernandes do Rêgo, no distrito de Juá, próximo a Residência do Bené.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/520/requerimento_no66_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/520/requerimento_no66_2022.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma caixa D'Agua para a comunidade de Riacho do meio no Distrito de Juá.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_no67_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_no67_2022.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um sistema de adutora para  a comunidade de livramento no distrito de Juá.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/522/requerimento_no68_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/522/requerimento_no68_2022.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação de diversas ruas do bairro Gil Bastos, na Sede do Município de Irauçuba.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_no69_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_no69_2022.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação de diversas ruas no bairro Gil Bastos, devido a muitas danificações, depois da instalação do esgoto e por causa da época das chuvas.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_no70_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_no70_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador Chiquin ddo povo, está solicitando 3 Luminárias para a rua Joana Ferreira (antiga rua da bala), no distrito de Coité, e 5 Tambores também para o distrito de Coité, sendo: 2 para a Rua Joana Ferreira, 2 para a vila São Raimundo e o último para a Rua Principal, próximo ao asfalto.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/537/requerimento_no71_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/537/requerimento_no71_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Tânia e Valmir, solicitaram que incluíssem no plano de governo, a implantação de um parque infantil na praça de Campinas, Irauçuba-Ce.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/538/requerimento_no72_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/538/requerimento_no72_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Tânia e Valmir, solicitaram a Secretária de Saúde, o estudo de viabilidade para contratação de médico proctologista para atendimento no Centro de Especialidades Médicas de Irauçuba.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_no73_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_no73_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora Tãnia, está solicitando a reforma da Biblioteca Pública Municipal.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_no74_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_no74_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora Tânia, está pedindo que seja providenciado a fixação em todas as escolas, o DISQUE DENÚNCIA E CONSELHO TUTELAR, contra pedofilia a abuso sexual contra crianças e adolescentes.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_no75_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_no75_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador Walmar está solicitando 5 lâmpadas para a praça de São José e que seja visto urgentemente a rua Walmar Braga, pois a mesma se encontra totalmente escura.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/542/requerimento_no76_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/542/requerimento_no76_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador Felipe, está solicitando a retroescavadeira para escavação de uma cacimba dentro de um açude, na localidade de Arraiá, para que os animais tenham água para beber.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_no77_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_no77_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador Felipe, está solicitando a instalação de um poço profundo, para a localidade de Arraiá, próximo ao Sr Edmilson, popular nêgo.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_no78_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_no78_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Tânia e Felipe, estão solicitando a reforma geral da praça do centro do Juá.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_no79_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_no79_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador Batista, está solicitando instação elétrica em pelo menos 10 residências situadas na Vila Verde no bairro da Rodoviária, haja visto que as famílias citadas encontram-se totalmente sem energia elétrica.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_no80_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_no80_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador está solicitando um sistema de abastecimento de água, para contemplar aproximadamente 10 famílias residentes no bairro esperança, pois, estas mesmas famílias estão com grandiosa dificuldade de obterem água, tendo até que comprar.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>Terezinha da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_no81_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_no81_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora Teresinha, está solicitando a instalação de UMA UNIDADE BÁSICA DE SAÚDE (UBS), para a comunidade de mandacarú, neste município.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_no82_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_no82_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador Otacílio está solicitando reformas de passagem-molhadas no riacho fundo, na estrada de Irauçuba a Mandacarú.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/549/requerimento_no83_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/549/requerimento_no83_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora está solicitando, o estudo da possibilidade para fornecimento de kits de primeiros socorros para as escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_no84_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_no84_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores estão solicitando o estudo de viabilidade para implantação de uma BRINQUEDOTECA no hospital municipal de Irauçuba.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_no85_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_no85_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Batista, Tânia e Felipe, estão solicitando que seja resolvido o problema de acúmulo de água na via urbana às margens da BR 222, por trás da Catequista Maroca Ramos, aonde a situação vem causando grande prejuízo para os moradores.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_no87_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_no87_2022.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos por parte da Cagece sobre a falta d'gua no município.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_no88_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_no88_2022.pdf</t>
   </si>
   <si>
     <t>Requer um estudo de viabilidade para a implantação de uma academia ao ar livre na praça José Airton Rocha, Bairro Gil Barros.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_no89_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_no89_2022.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre quais projetos e profissionais estão disponíveis para o atendimento de mulheres vitimas de violência doméstica.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_no90_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_no90_2022.pdf</t>
   </si>
   <si>
     <t>Requer o estudo de viabilidade para reforma e modernização do Mercado Público Municipal.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_no91_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_no91_2022.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do sistema de adutora para a comunidade de Mandacarú, no município de Irauçuba.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_no92_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_no92_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador Batista Sousa está solicitando a cagece uma providência para incluir na rede de abastecimento de água, uma vila de casas situadas no trecho entre a saída do mocó e vila Izáias, no município de Irauçuba.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>Requer a implantação de sistema de adultora de abastecimento de água para atender a comunidade de Pedra Ferrada, no Município de Irauçuba.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>Requer a contratação ou aquisição de um transporte dos pacientes do Mandacaru ao Hospital Municipal de Irauçuba.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>Requer a continuidade da pavimentação na Rua Clênia da Silva, solicitando a continuidade de pavimentação na Travessa da Rua Maria das Graças com a Rua Clênia, no Conjunto Joao Paulo II.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>Elio Braga</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_no96_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_no96_2022.pdf</t>
   </si>
   <si>
     <t>"O vereador Élio Braga está solicitando redutores de velocidade, para as ruas da cidade e, principalmente, as que dão acesso a BR, sendo que o programa SINALIZE não contemplou todas as ruas.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_no97_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_no97_2022.pdf</t>
   </si>
   <si>
     <t>"O vereador Batista Sousa está solicitando a intervenção do poder público municipal junto a cagece a nível estadual exigindo melhorias urgentes no sistema da adutora que compreende a sede do município de Irauçuba.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_no98_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_no98_2022.pdf</t>
   </si>
   <si>
     <t>A vereadora Tânia Alves está solicitando a Secretaria de Inclusão e Promoção Social  a realização de estudo de viabilidade técnica e posterior criação de um Fórum Municipal de Combate a Violência contra mulher.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_no99_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_no99_2022.pdf</t>
   </si>
   <si>
     <t>"A vereadora Tânia Alves está solicitando a Secretaria de Desenvolvimento Econômico, providências para implementação e criação de uma feira municipal de empreededorismo feminino.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/599/requerimento_no100_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/599/requerimento_no100_2022.pdf</t>
   </si>
   <si>
     <t>O vereador Otacílio Batista está solicitando a reconstração de uma antiga passagem molhada que existia entre o distrito de Boa Vista e o distrito de Juá, na localidade de Lagoa Cercada, próximo à fazenda do Sr. Mazinho mengo.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_no101_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_no101_2022.pdf</t>
   </si>
   <si>
     <t>O vereador Valmir Mota Rafael, está solicitando a instalação de um UM BICICLETÁRIO para os usuários do POLIESPORTIVO PADRE PASCOAL RIOS OSTERNE, na sede de Irauçuba.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_no102_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_no102_2022.pdf</t>
   </si>
   <si>
     <t>O vereador Valmir Mota Rafael está solicitando um estudo e planejamento para a concessão de um aumento para os BOLSISTAS do programa BOLSA TRABALHO e BOLSA ESTÁGIO para início de 2023.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_no103_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_no103_2022.pdf</t>
   </si>
   <si>
     <t>O vereador Valmir Mota Rafael, está solicitando a Secretária de Educação de Irauçuba, Alexsandra Braga de Sousa, solicitando informações a respeito da paralisação da obra da CRECHE DO DISTRITO DE JUÁ. Nessas informações devem conter o porquê da referidaa CRECHE ainda não ter sido inaugurada.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_no104_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_no104_2022.pdf</t>
   </si>
   <si>
     <t>O vereador Valmir Mota Rafael, está solicitando ao Secretário de Infraestrutura, Marcos Thiago Ferreira da Silva, LIXEIRAS para a PRAÇA DA JUVENTUDE, na sede de Irauçuba.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>Requer a divulgação dos números de telefone gratuitos para denuncias referente a violência contra mulher nas áreas internas de veículos automotores no municipio de Irauçuba.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_no106_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_no106_2022.pdf</t>
   </si>
   <si>
     <t>Requer a divulgação dos números de telefone gratuitos para denuncias referente a violência contra mulher.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_no107_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_no107_2022.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica na Serra da Estrada de Mandacarú.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>Requer o estudo para o aumento de salário e pagamento de insalubridade aos Garis do municipio de Irauçuba.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_no109_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_no109_2022.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça na localidade de Mandacarú.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>João Batista Sousa Silva, Otacílio do Madacarú</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_no110_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_no110_2022.pdf</t>
   </si>
   <si>
     <t>Requer a escavação de cacimba no distrito de Coité na forma que indica.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>Requer a urgente instalação de 01(uma) luminária na Rua José Teixeira Matos, na forma que indica.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Tânia Alves, Rogério Barbosa Mesquita, Valmir Mota Rafael</t>
   </si>
   <si>
     <t>Requer a construção de uma praça pública, com academia ao ar livre e playground na localidade de Saco Verde, zona rural do Município de Irauçuba na forma que indica.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>Valmir Mota Rafael, Tânia Alves</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_no113_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_no113_2022.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Unidade de Apoio para atendimento á saúde na comunidade Tanaiá, zona rural do município na forma que indica.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_no114_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_no114_2022.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de poços profundos para o distrito de Campinas, especificamente para Tanaiá.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_n115_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_n115_2022.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça para a localidade de Barreiras, bem como a pavimentação e a coberta da quadra esportiva.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_no116.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_no116.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um ateliê de confecção para a comunidade de saco do Juazeiro e Adjacências, no Município de Irauçuba.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>Requer a disponibilização de curso técnico em corte e costura para a região do Saco do Juazeiro.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>Requer a limpeza do Conjunto João Paulo II, pois há muitos entulhos próximo a Capela de Bom Jesus dos Passos, bem como, em várias ruas do referido conjunto.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Requer a perfuração de poços profundos no municipio.</t>
   </si>
@@ -3054,93 +3054,93 @@
   <si>
     <t>Requer a instalação de um dessalinizador na Vila Mimosa, no Distrito de Coité.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>Requer a construção de uma praça e quiosque, na bairro Terenos Novos, no distrito de Juá.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Requer a parceria do Município com o Projeto Amigo do Peito, visando uma ação baseada na prevenção de diagnóstico precoce do câncer de mama.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>Requer a compra de membranas para o dessalinizador da localidade de Santos Reis.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/645/requerimento_no132_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/645/requerimento_no132_2022.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de postes com luminárias duplas no Centro da Avenida Anário Braga.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>Requer o conserto dos calçamentos no distrito de Missí.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/647/requerimento_verbal_no134_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/647/requerimento_verbal_no134_2022.pdf</t>
   </si>
   <si>
     <t>Requer a construção de redutores de velocidade nos locais de uso publico.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>Requer a amostra de exemplares do ECA, nas repartições públicas do Município.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>Requer um mutirão de exames preventivos de câncer de colo uterino com o exame de citologia e autoexame de mama, mamografia, referente a semana outubro rosa.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua da frente da Vila Boqueirão.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_verbal_no138_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_verbal_no138_2022.pdf</t>
   </si>
   <si>
     <t>Requer com urgência o abastecimento de água para as comunidades de Tanaiá, Cachoeira, Saco Verde, e Vila Mendes.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>Requer a viabilidade para aquisição de um parque infantil para a Escola Júlio Pinheiro Bastos, Distrito de Coité.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>Requer o estudo da viabilidade para a aquisição de um parque infantil para a Escola Josefa Clotilde Taboas Braga, Distrito de Missí.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>Requer envio de oficio ao Gabinete Osmar Baquit, solicitando-lhe Emenda Parlamentar para aquisição de um aparelho mamógrafo para  realizar a mamografia em mulheres que necessitem desse exame no município de Irauçuba.</t>
   </si>
   <si>
     <t>661</t>
   </si>
@@ -3150,294 +3150,294 @@
   <si>
     <t>Requer redes para a quadra poliesportiva  Miguel Fernandes.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Requer uma solução para o escoamento de água das casas na Vila Joaquim, na Rua Benedito Ramos Vasconcelos.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/666/requerimento_verbal_no147_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/666/requerimento_verbal_no147_2022.pdf</t>
   </si>
   <si>
     <t>Requer a dessalinizador completo para o poço profundo da localidade de Carnaubinha.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/667/requerimento_verbal_no148_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/667/requerimento_verbal_no148_2022.pdf</t>
   </si>
   <si>
     <t>Requer pequena ampliação do poço profundo na localidade de Cacimba Salgada e a ampliação do posto de saúde da localidade..</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/668/requerimento_verbal_no149_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/668/requerimento_verbal_no149_2022.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o PSF do distrito de Juá.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Requer a contratação de um médico mastologista para atendimento no município.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Requer a construção de mais salas de aula no prédio do CEPABB.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Requer a construção de uma coberta para o pátio do CEPABB.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Requer a aquisição de um motor bomba d'agua ¹/² CV,  e as  conexões necessárias, para puxar água da cisterna no CEPABB.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/673/requerimento_no154_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/673/requerimento_no154_2022.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção e ativação do elevador do CEPABB.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Requer a compra de cadeira odontológica e disponibilização de médicos para o PSF da esperança.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Requer a construção de banheiros para a quadra esportiva do Bairro Sagrado Coração de Jesus - Barragem.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Requer a construção de Boca de Lobo ou  afim para  a Rua 13 de Maio.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/678/requerimento_no158_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/678/requerimento_no158_2022.pdf</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/679/requerimento_no159_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/679/requerimento_no159_2022.pdf</t>
   </si>
   <si>
     <t>Requer o redutor de velocidade para a Rua Manoel Salustiano da Mota.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/680/requerimento_no160_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/680/requerimento_no160_2022.pdf</t>
   </si>
   <si>
     <t>Requer a retratação salarial dos agentes fiscais de tributos.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/681/requerimento_no161_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/681/requerimento_no161_2022.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a comunidade de Riacho do Barro .</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_no162_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_no162_2022.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação adutora de Boa Vista do Gabriel.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/684/requerimento_no163_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/684/requerimento_no163_2022.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um redutor de velocidade na Av. Paulo Bastos, mais precisamente em frente ao CREII - Centro de Referência de Educação Infantil de Irauçuba.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_no164_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_no164_2022.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma passagem elevada na Rua Antônio Braga.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/691/requerimento_no165_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/691/requerimento_no165_2022.pdf</t>
   </si>
   <si>
     <t>Requer a construção de Dois(02) banheiros sanitários para a "Quadra do Fumo", no Distrito de Coité.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_verbal_no164_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_verbal_no164_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a construção e disponibilização (uso) a terceiro (a) interessado (a), de um (01) quiosque na praça do distrito de Campinas.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/699/requerimento_verbal_no165_2022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/699/requerimento_verbal_no165_2022.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma brinquedoteca e um (01) quiosque na praça do Distrito de Campinas.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>PPV</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Ceará</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/508/ccf06062022.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/508/ccf06062022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação com ressalva das Contas de Governo do Município de Irauçuba, do Exercício Financeiro de 2017, de responsabilidade do Ex-Prefeito Municipal de Irauçuba, Raimundo Nonato Souza Silva, na forma que indica.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/523/oficio_da_votacao_das_contas_do_ex_prefeito_ze_mota.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/523/oficio_da_votacao_das_contas_do_ex_prefeito_ze_mota.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação com ressalva das Contas de Governo do Município de Irauçuba, do Exercício Financeiro de 2015, de responsabilidade do Ex-Prefeito Municipal de Irauçuba, José Elisnaldo Mota Mesquita, na forma que indica.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação com ressalva das Contas de Governo do Município de Irauçuba, do Exercício Financeiro de 2018, de responsabilidade do Ex-Prefeito Municipal de Irauçuba, Raimundo Nonato Souza Silva, na forma que indica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -3753,68 +3753,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/406/ple-001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/407/ple-002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/408/pl_003-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/409/pl_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_do_executivo_municipal_no_05_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_de_lei_do_executivo_no06_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_de_lei_do_executivo_no07_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_lei_do_executivo_no08_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/414/projeto_de_lei_do_executivo_no09_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/457/projeto_de_lei_n_10_poder_executivo_municipal_sessaao_do_dia_11_02_2022_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_do_executivo_no11_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/415/projeto_de_lei_do_executivo_no12_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/416/projeto_de_lei_do_executivo_no13_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/417/projeto_de_lei_do_executivo_no14_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/418/projeto_de_lei_do_executivo_no15_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_de_lei_do_executivo_no16_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_de_lei_do_executivo_no17_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/432/projeto_de_lei_no_18_2022_-_poder_executivo_municipal_de_iraucuba.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/433/projeto_de_lei_no_19_2022_-_poder_executivo_municipal_de_iraucuba.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/456/projeto_de_lei_do_executivo_no20_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_de_lei_do_executivo_no21_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_do_executivo_no22_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/552/projeto_de_lei_do_executivo_no24_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_do_executivo_no25_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_do_executivo_no27_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_do_executivo_no28_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_do_executivo_no29_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_do_executivo_no30_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/553/projeto_de_lei_do_executivo_no32_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/554/projeto_de_lei_do_executivo_no33_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/555/projeto_de_lei_do_executivo_no35_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/556/projeto_de_lei_do_executivo_no36_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/557/projeto_de_lei_do_executivo_no37_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/473/projeto_de_lei_do_executivo_no38_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/480/ple-039-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/481/ple-040-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/482/ple-041-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/483/ple-042-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/484/ple-043-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/485/ple-044-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_lei_do_executivo_no45_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_do_executivo_no46_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_do_executivo_no47_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/491/projeto_de_lei_do_executivo_no48_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/487/ple-049-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_do_executivo_no50_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_do_executivo_no51_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_do_executivo_no52_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/558/projeto_de_lei_do_executivo_no53_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_lei_do_executivo_no54_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_do_executivo_no55_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_do_executivo_no56_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_do_executivo_no58_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_do_executivo_no59_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_do_executivo_no60_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_do_executivo_no61_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_do_executivo_no62_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_do_executivo_no63_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_do_executivo_no64_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/573/projeto_de_lei_do_executivo_no65_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/574/projeto_de_lei_do_executivo_no66_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei_do_executivo_no67_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_do_executivo_no68_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/577/projeto_de_lei_do_executivo_no64_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_do_executivo_no70_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_do_executivo_no71_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_do_executivo_no72_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/581/projeto_de_lei_do_executivo_no73_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_do__executivo_no74_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_do_executivo_no75_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_do_executivo_no77_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_do_executivo_no78_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_do_executivo_no79_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_do_executivo_no80_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_do_executivo_no81_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_do_executivo_no82_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_do_executivo_no83_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/570/projeto_de_lei_do_executivo_no84_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/571/projeto_de_lei_do_executivo_no85_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/572/projeto_de_lei_do_executivo_no86_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_do_executivo_no87_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_de_lei_do_executivo_no88_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/618/projeto_de_lei_do_executivo_no92_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/619/projeto_de_lei_do_executivo_no93_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/625/projeto_de_lei_do_executivo_no94_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei_do_executivo_no103_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/685/projeto_de_lei_do_executivo_no104_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/683/projeto_de_lei_do_executivo_no105_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/692/projeto_de_lei_do_executivo_no106_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/693/projeto_de_lei_do_executivo_no108_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/700/projeto_de_lei_do_executivo_no109_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/701/projeto_de_lei_do_executivo_no110_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/697/projeto_de_lei_do_executivo_no111_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/702/projeto_de_lei_do_executivo_no113_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/703/projeto_de_lei_do_executivo_no114_2022_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/704/projeto_de_lei_do_executivo_no115_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/705/projeto_de_lei_do_executivo_no116_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_lei_do_executivo_no117_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei_do_executivo_no120_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/710/projeto_de_lei_do_executivo_no122_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_de_lei_do_executivo_no123_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_de_lei_do_executivo_no125_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/713/projeto_de_lei_do_executivo_no126_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/714/projeto_de_lei_do_executivo_no127_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/715/projeto_de_lei_do_executivo_no128_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/716/projeto_de_lei_do_executivo_no129_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/717/projeto_de_lei_do_executivo_no130_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/719/projeto_de_lei_do_executivo_no132_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/720/projeto_de_lei_do_executivo_no133_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/721/projeto_de_lei_do_executivo_no134_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/723/projeto_de_lei_do_executivo_no136_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/724/projeto_de_lei_do_executivo_no137_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/725/projeto_de_lei_do_executivo_no138_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/726/projeto_de_lei_do_executivo_no139_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_do_executivo_no140_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/430/projeto_de_lei_no_02_2022_-_poder_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_lei_no_03_2022_-_poder_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_do_executivo_no04_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/445/projeto_de_lei_do_executivo_no05_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/452/projeto_de_lei_do_legislativo_no06_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_do_legislativo_no07_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/454/projeto_de_lei_do_legislativo_no08_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_do__poder_legislativo_n_09_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_do_legislativo_no10_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/472/projeto_de_lei_do_legislativo_no12_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/486/pll-013-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_do_legislativo_no14_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_do_legislativo_no15_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_do_legislativo_no16_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_do_legislativo_no17_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_do_legislativo_no18_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_do_legislativo_no19_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/607/projeto_de_lei_do_legislativo_no22_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/610/projeto_de_lei_do_legislativo_no23_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/675/projeto_de_decreto_do_legislativo_no27_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/689/projeto_de_lei_do_legislativo_no28_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/694/projeto_de_lei_do_legislativo_no29_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/695/projeto_de_lei_do_legislativo_no30_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/696/projeto_de_lei_do_legislativo_no31_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/459/pdl_004-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/664/decreto_legislativo_no13_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/455/pautada8sessoextraordinria2022nodia29042022.zip" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/739/projeto_de_resolucao_no05_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/687/projeto_de_resolucao_no08_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/688/projeto_de_resolucao_no09_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_indicacao_no01_2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/405/req_0012021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/424/req_0002-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/425/req_0003-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/426/req_0004-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/427/req_0005-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/428/req_0006-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/429/req_0007-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/434/requerimento_verbal_no08_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_verbal_no09_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_no10_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_no11_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_no12_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_no13_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_no14_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_no15_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_no16_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_no17_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_no18_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_no19_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_no20_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_no22_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_no23_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_no24_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_no25_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_no26_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_no27_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_no28_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_no29_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_no39_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_no40_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/731/requerimento_verbal_no41_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/732/requerimento_no42_2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/733/requerimento_no43_2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/734/requerimento_no44_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_no45_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_no46_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_no52_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_no53_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_no54_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_no55_2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/503/requerimento_no56_2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/504/requerimento_no57_2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/505/requerimento_no58_2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/506/requerimento_no59_2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_no60_2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_no61_2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/517/requerimento_no62_2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_no63_2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/515/requerimento_no64_2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_no65_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/520/requerimento_no66_2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_no67_2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/522/requerimento_no68_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_no69_2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_no70_2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/537/requerimento_no71_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/538/requerimento_no72_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_no73_2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_no74_2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_no75_2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/542/requerimento_no76_2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_no77_2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_no78_2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_no79_2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_no80_2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_no81_2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_no82_2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/549/requerimento_no83_2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_no84_2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_no85_2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_no87_2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_no88_2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_no89_2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_no90_2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_no91_2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_no92_2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_no96_2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_no97_2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_no98_2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_no99_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/599/requerimento_no100_2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_no101_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_no102_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_no103_2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_no104_2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_no106_2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_no107_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_no109_2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_no110_2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_no113_2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_no114_2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_n115_2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_no116.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/645/requerimento_no132_2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/647/requerimento_verbal_no134_2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_verbal_no138_2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/666/requerimento_verbal_no147_2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/667/requerimento_verbal_no148_2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/668/requerimento_verbal_no149_2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/673/requerimento_no154_2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/678/requerimento_no158_2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/679/requerimento_no159_2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/680/requerimento_no160_2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/681/requerimento_no161_2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_no162_2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/684/requerimento_no163_2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_no164_2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/691/requerimento_no165_2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_verbal_no164_2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/699/requerimento_verbal_no165_2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/508/ccf06062022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/523/oficio_da_votacao_das_contas_do_ex_prefeito_ze_mota.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/406/ple-001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/407/ple-002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/408/pl_003-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/409/pl_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_do_executivo_municipal_no_05_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_de_lei_do_executivo_no06_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_de_lei_do_executivo_no07_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_lei_do_executivo_no08_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/414/projeto_de_lei_do_executivo_no09_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/457/projeto_de_lei_n_10_poder_executivo_municipal_sessaao_do_dia_11_02_2022_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_do_executivo_no11_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/415/projeto_de_lei_do_executivo_no12_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/416/projeto_de_lei_do_executivo_no13_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/417/projeto_de_lei_do_executivo_no14_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/418/projeto_de_lei_do_executivo_no15_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_de_lei_do_executivo_no16_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_de_lei_do_executivo_no17_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/432/projeto_de_lei_no_18_2022_-_poder_executivo_municipal_de_iraucuba.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/433/projeto_de_lei_no_19_2022_-_poder_executivo_municipal_de_iraucuba.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/456/projeto_de_lei_do_executivo_no20_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_de_lei_do_executivo_no21_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_do_executivo_no22_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/552/projeto_de_lei_do_executivo_no24_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_do_executivo_no25_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_do_executivo_no27_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_do_executivo_no28_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_do_executivo_no29_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_do_executivo_no30_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/553/projeto_de_lei_do_executivo_no32_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/554/projeto_de_lei_do_executivo_no33_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/555/projeto_de_lei_do_executivo_no35_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/556/projeto_de_lei_do_executivo_no36_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/557/projeto_de_lei_do_executivo_no37_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/473/projeto_de_lei_do_executivo_no38_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/480/ple-039-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/481/ple-040-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/482/ple-041-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/483/ple-042-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/484/ple-043-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/485/ple-044-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_lei_do_executivo_no45_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_do_executivo_no46_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_do_executivo_no47_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/491/projeto_de_lei_do_executivo_no48_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/487/ple-049-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_do_executivo_no50_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_do_executivo_no51_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_do_executivo_no52_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/558/projeto_de_lei_do_executivo_no53_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_lei_do_executivo_no54_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_do_executivo_no55_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_do_executivo_no56_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_do_executivo_no58_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_do_executivo_no59_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_do_executivo_no60_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_do_executivo_no61_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_do_executivo_no62_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_do_executivo_no63_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_do_executivo_no64_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/573/projeto_de_lei_do_executivo_no65_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/574/projeto_de_lei_do_executivo_no66_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei_do_executivo_no67_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_do_executivo_no68_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/577/projeto_de_lei_do_executivo_no64_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_do_executivo_no70_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_do_executivo_no71_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_do_executivo_no72_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/581/projeto_de_lei_do_executivo_no73_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_do__executivo_no74_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_do_executivo_no75_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_do_executivo_no77_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_do_executivo_no78_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_do_executivo_no79_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_do_executivo_no80_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_do_executivo_no81_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_do_executivo_no82_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_do_executivo_no83_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/570/projeto_de_lei_do_executivo_no84_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/571/projeto_de_lei_do_executivo_no85_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/572/projeto_de_lei_do_executivo_no86_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_do_executivo_no87_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_de_lei_do_executivo_no88_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/618/projeto_de_lei_do_executivo_no92_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/619/projeto_de_lei_do_executivo_no93_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/625/projeto_de_lei_do_executivo_no94_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei_do_executivo_no103_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/685/projeto_de_lei_do_executivo_no104_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/683/projeto_de_lei_do_executivo_no105_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/692/projeto_de_lei_do_executivo_no106_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/693/projeto_de_lei_do_executivo_no108_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/700/projeto_de_lei_do_executivo_no109_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/701/projeto_de_lei_do_executivo_no110_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/697/projeto_de_lei_do_executivo_no111_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/702/projeto_de_lei_do_executivo_no113_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/703/projeto_de_lei_do_executivo_no114_2022_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/704/projeto_de_lei_do_executivo_no115_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/705/projeto_de_lei_do_executivo_no116_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_lei_do_executivo_no117_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei_do_executivo_no120_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/710/projeto_de_lei_do_executivo_no122_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_de_lei_do_executivo_no123_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_de_lei_do_executivo_no125_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/713/projeto_de_lei_do_executivo_no126_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/714/projeto_de_lei_do_executivo_no127_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/715/projeto_de_lei_do_executivo_no128_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/716/projeto_de_lei_do_executivo_no129_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/717/projeto_de_lei_do_executivo_no130_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/719/projeto_de_lei_do_executivo_no132_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/720/projeto_de_lei_do_executivo_no133_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/721/projeto_de_lei_do_executivo_no134_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/723/projeto_de_lei_do_executivo_no136_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/724/projeto_de_lei_do_executivo_no137_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/725/projeto_de_lei_do_executivo_no138_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/726/projeto_de_lei_do_executivo_no139_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_do_executivo_no140_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/430/projeto_de_lei_no_02_2022_-_poder_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_lei_no_03_2022_-_poder_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_do_executivo_no04_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/445/projeto_de_lei_do_executivo_no05_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/452/projeto_de_lei_do_legislativo_no06_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_do_legislativo_no07_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/454/projeto_de_lei_do_legislativo_no08_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_do__poder_legislativo_n_09_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_do_legislativo_no10_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/472/projeto_de_lei_do_legislativo_no12_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/486/pll-013-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_do_legislativo_no14_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_do_legislativo_no15_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_do_legislativo_no16_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_do_legislativo_no17_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_do_legislativo_no18_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_do_legislativo_no19_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/607/projeto_de_lei_do_legislativo_no22_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/610/projeto_de_lei_do_legislativo_no23_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/675/projeto_de_decreto_do_legislativo_no27_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/689/projeto_de_lei_do_legislativo_no28_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/694/projeto_de_lei_do_legislativo_no29_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/695/projeto_de_lei_do_legislativo_no30_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/696/projeto_de_lei_do_legislativo_no31_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/459/pdl_004-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/664/decreto_legislativo_no13_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/455/pautada8sessoextraordinria2022nodia29042022.zip" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/739/projeto_de_resolucao_no05_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/687/projeto_de_resolucao_no08_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/688/projeto_de_resolucao_no09_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_indicacao_no01_2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/405/req_0012021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/424/req_0002-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/425/req_0003-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/426/req_0004-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/427/req_0005-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/428/req_0006-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/429/req_0007-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/434/requerimento_verbal_no08_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_verbal_no09_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_no10_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_no11_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_no12_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_no13_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_no14_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_no15_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_no16_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_no17_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_no18_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_no19_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_no20_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_no22_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_no23_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_no24_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_no25_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_no26_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_no27_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_no28_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_no29_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_no39_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_no40_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/731/requerimento_verbal_no41_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/732/requerimento_no42_2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/733/requerimento_no43_2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/734/requerimento_no44_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_no45_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_no46_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_no52_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_no53_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_no54_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_no55_2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/503/requerimento_no56_2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/504/requerimento_no57_2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/505/requerimento_no58_2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/506/requerimento_no59_2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_no60_2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_no61_2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/517/requerimento_no62_2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_no63_2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/515/requerimento_no64_2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_no65_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/520/requerimento_no66_2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_no67_2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/522/requerimento_no68_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/535/requerimento_no69_2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/536/requerimento_no70_2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/537/requerimento_no71_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/538/requerimento_no72_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_no73_2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_no74_2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_no75_2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/542/requerimento_no76_2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_no77_2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_no78_2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_no79_2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_no80_2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_no81_2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_no82_2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/549/requerimento_no83_2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_no84_2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_no85_2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/529/requerimento_no87_2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/530/requerimento_no88_2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_no89_2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_no90_2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/533/requerimento_no91_2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/534/requerimento_no92_2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_no96_2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_no97_2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_no98_2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_no99_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/599/requerimento_no100_2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_no101_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_no102_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/605/requerimento_no103_2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_no104_2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_no106_2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_no107_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/615/requerimento_no109_2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_no110_2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_no113_2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_no114_2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_n115_2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_no116.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/645/requerimento_no132_2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/647/requerimento_verbal_no134_2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_verbal_no138_2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/666/requerimento_verbal_no147_2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/667/requerimento_verbal_no148_2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/668/requerimento_verbal_no149_2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/673/requerimento_no154_2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/678/requerimento_no158_2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/679/requerimento_no159_2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/680/requerimento_no160_2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/681/requerimento_no161_2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_no162_2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/684/requerimento_no163_2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_no164_2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/691/requerimento_no165_2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_verbal_no164_2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/699/requerimento_verbal_no165_2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/508/ccf06062022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2022/523/oficio_da_votacao_das_contas_do_ex_prefeito_ze_mota.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H333"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="229.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>