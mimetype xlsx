--- v0 (2025-12-13)
+++ v1 (2026-04-19)
@@ -54,243 +54,243 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Patrícia Maria Santos Barreto</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Acrescenta os artigos 83-a, 83-b e 83-c a lei orgânica do município de Irauçuba, estado do Ceará, de acordo com a emenda constitucional nº 103, de 2019</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/728/-_pl_no_01_2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/728/-_pl_no_01_2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Meu estágio, experiência é fundamental" e revoga a Lei Nº 1.297 de 28 de Março de 2018 e a Lei de Nº 1.512 de 02 de Fevereiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/729/-_pl_no_02_2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/729/-_pl_no_02_2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o programa bolsa trabalho - PBT, revoga a Lei de Nº 1.346 de 30 de Outubro de 2018, Lei 1.364 de 05 de Fevereiro de 2019 e a Lei Nº 1.511 de 02 Fevereiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/730/-_pl_no_03_2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/730/-_pl_no_03_2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º, da Lei 1.784 de 26 de Dezembro de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/740/-_pl_no_08_2023_-_poder_executtivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/740/-_pl_no_08_2023_-_poder_executtivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir um terreno irregular- referente ao imóvel de matricula nº 720; com área total de 5.687,1649 M² localizado no lugar denominado "Lagoa das Pedras", situado no Bairro Nossa Senhora de Fátima, Sede do Município de Irauçuba-Ce, de Propriedade da JH Construções LTDA-ME, por meio de desapropriação judicial e/ou amigável, para construção de casas para doação a Famílias carentes, nos termos do Programa Morar Melhor, e dá outras providências.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a criar o Distrito Industrial do Município de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/741/-_pl_no_10_2023_-_poder_executtivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/741/-_pl_no_10_2023_-_poder_executtivo.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional ao vigente orçamento na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Acrescenta 01(Um) cargo de secretária(a) escolar na Lei Nº 1.817 de 31 de Janeiro de 2023, Lei que consolida a nova organização administrativa do Poder Executivo do Município de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Revoga a Lei Nº 575 de 28 de dezembro de 2007 e institui a nova lei geral da microempresa, empresa de pequeno porte e microempreendedor individual do município de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal, adquirir um imóvel, referente a um terreno, com área total de 520,00 m², localizado na estrada do MIssi, distrito de São José, Irauçuba/Ce, de propriedade do Sr. Eugenio Pacelle Araújo lima, por meio de desapropriação judicial e ou/ amigável, para construção da estação de tratamento de água, da adutora permanente do sistema de abastecimento de água do Município de Irauçuba, e dá outras providências</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/777/-_pl_no_16__2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/777/-_pl_no_16__2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Extingue o cargo de agente  de fiscalização previsto  na lei nº 1.363/2019, altera seu anexo único aumentando a remuneração originariamente previsto para os  demais cargos ali previstos e dá outras providências'</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/778/-_pl_no_17__2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/778/-_pl_no_17__2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal  a  aumentar o valor da bolsa no programa '' meu estágio, experiência é fundamental, e dá outras providências</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/779/-_pl_no_18__2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/779/-_pl_no_18__2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Fixa o piso salarial dos professores da rede pública municipal de ensino para o ano de 2023 e adota outras providências</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/821/-_pl_no_19__2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/821/-_pl_no_19__2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 17 da lei 1.807 de 26 de dezembro de 2022, na forma que indica, e dá outras providências</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/820/-_pl_no_20__2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/820/-_pl_no_20__2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Irauçuba a firmar parceria com a empresa IRPM Indústria de Calçados Ltda-Propés Calçados, na forma que indica e dá outras providências</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Autoriza o Município de Irauçuba, representado pelo poder executivo municipal, a adquirir a título oneroso, através da compra, um imóvel, qual seja, um terreno, com área total de 225,00 m², localizado no distrito de carnaúba, zona rural, município de miraíma/ce, de propriedade da sra. Maria Luiza Rodrigues de Mesquita Viana, para construção de uma estação elevatória da adutora permanente do sistema de abastecimento de água do Município de Irauçuba, e dá outras providências”</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/823/-_pl_no_22__2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/823/-_pl_no_22__2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o “programa guarda mirim” no âmbito do Município de Irauçuba e dá outras providências</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/788/-_pl_no_23__2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/788/-_pl_no_23__2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito  do município de Irauçuba, o "Projeto Valoriza Educação", que estabelece ações de reconhecimento e premiações de escolas, núcleos gestores, professores e alunos na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a adquirir imóvel, qual seja uma casa, com área total de 136,74 m², sendo 72,44 m² de área construída, localizada na rua Antônio Ivo dos Santos,117, bairro esperança, Município de Irauçuba/Ce, de propriedade de maria Lidiane Cruz Cavalcante, por meio de desapropriação judicial e/ou amigável, para doação à família carente e dá outras providências”</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 02 (dois) cargos de agentes comunitários de saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>786</t>
   </si>
@@ -321,285 +321,285 @@
   <si>
     <t>838</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Acrescenta o cargo de gerência de atendimento especializado psicossocial à lei 1.817 de 31 de janeiro de 2023, que consolida a nova organização administrativa do poder executivo do município de Irauçuba, e dá outras providências.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Institui, no âmbito do município de Irauçuba, o projeto infância ativa, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/824/-_pl_no_35_2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/824/-_pl_no_35_2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a criar o distrito industrial do município de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/825/-_pl_no_36_2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/825/-_pl_no_36_2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Irauçuba, através do poder executivo municipal, adquirir um imóvel, referente a um terreno, com área total de 20.000,00 m², localizado no lugar denominado cacimba salgada, município de Irauçuba/ce, pertencente a Francisco Tarcílio Teles Forte, por meio de desapropriação judicial e/ou amigável, para implantação de um aterro controlado de resíduos sólidos oriundos da coleta de lixo em sua área urbana e dá outras providências</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/826/-_pl_no_37_2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/826/-_pl_no_37_2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Revoga a lei 1.219 de 20 de junho de 2017, dispõe sobre a reorganização e funcionamento do conselho tutelar no município de Irauçuba, de acordo com lei 8.069/1990(estatuto da criança e do adolescente), lei nº 12.696, de 25 de julho de 2012 e resolução nº 231 de 28 de dezembro de 2022 do conselho nacional dos direitos da criança e do adolescente-conanda e dá outras providências”</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Altera o Anexo Único da lei Nº 821 de 08 de agosto de 2011, aumentando o vencimento previsto para o cargo de artífice-eletricidade, e dá outras providências. ”</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/852/-_pl_no_39_2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/852/-_pl_no_39_2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial de Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias do município de Irauçuba-CE e dá outras providências.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal, adquirir um imóvel, qual seja, um terreno, com área total de 425,00 m², localizado na rua José Teixeira Matos, s/n, bairro cruzeiro, município de Irauçuba/ce, de propriedade do sr. Carlos Alexandre Braga de Sousa, por meio de desapropriação judicial e/ou amigável, para doação à família carente, nos termos do programa morar melhor, e dá outras providências.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Altera o item 17 do anexo I da lei Nº 1.817 de 31 de janeiro de 2023, aumentando a remuneração prevista para o cargo de chefe de setor de abastecimento farmacêutico, e dá outras providências.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/853/-_pl_n42_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/853/-_pl_n42_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, abertura de crédito especial ao orçamento vigente na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/854/-_pl_no_43_2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/854/-_pl_no_43_2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, abertura de crédito especial ao orçamento vigente, que será destinado para a estruturação de minigeração de energia solar fotovoltaica nos prédios públicos da administração geral da Prefeitura Municipal de Irauçuba, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/855/-_pl_no_45_2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/855/-_pl_no_45_2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da lei orçamentária para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/856/-_pl_no_46_2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/856/-_pl_no_46_2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a protestar as certidões de dívida ativa correspondente aos créditos tributários e não tributários do município de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Institui, no Âmbito do município de Irauçuba, o projeto aprender, na forma que indica e dá outras providências</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/857/-_pl_no_48_2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/857/-_pl_no_48_2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do município de Irauçuba, o Projeto Esporte, Arte e Vida na educação na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/858/-_pl_no_49_2023_-_poder_executivo-.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/858/-_pl_no_49_2023_-_poder_executivo-.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso IV do artigo 16 e do parágrafo 1° do artigo 65 da lei n.1.846, de 31 de março de 2023, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/859/-_pl_no_50_2023_-_poder_executivo-.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/859/-_pl_no_50_2023_-_poder_executivo-.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Irauçuba a firma parceria com a empresa Shoes Indústria de Calçados de Importação e Exportação LTDA, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/860/-_pl_no_51_2023_-_poder_executivo-.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/860/-_pl_no_51_2023_-_poder_executivo-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com a Associação Comunitária dos moradores de Riacho do Meio e Carnaubinha-ACRIMEC, visando o repasse de incentivo financeiro no valor máximo de R$5.000,00 (cinco mil reais) para custear despesa com a premiação do time campeão da Copa Juaense de Futebol de 2023, e dá outras providência.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>“Autoriza o poder executivo a contratar temporariamente, por excepcional interesse público, agentes comunitários de saúde e agentes de combate às endemias, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a adquirir um imóvel, qual seja um terreno, com área total de 160,00 m², localizado na rua Francisca Oneide Mendes Sousa, s/n°, município de Irauçuba/ce, de propriedade do sr. João Almeida Melo, por meio de desapropriação judicial e/ou amigável, para doação à família carente e dá outras providências”</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Rogério Barbosa Mesquita</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/865/-_pl_no_54_2023_-_poder_executivo-.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/865/-_pl_no_54_2023_-_poder_executivo-.pdf</t>
   </si>
   <si>
     <t>Adiciona o artigo 38-A e 40-A à lei municipal n.1.689, de 31 de março de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/866/-_pl_no_55_2023_-_poder_executivo-.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/866/-_pl_no_55_2023_-_poder_executivo-.pdf</t>
   </si>
   <si>
     <t>Reajusta a remuneração mínima dos servidores públicos do município de Irauçuba, nos termos da medida provisória n.1.172, de 1° de maio de 2023, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a adquirir um imóvel, qual seja uma casa, com área total de 395,00 m², sendo 328,35 m² de área construída, localizado na avenida Paulo Bastos, n° 145, bairro nossa senhora de Fátima, município de Irauçuba/ce, de propriedade do sr. Manuel Gonçalves de Sousa Júnior, por meio de desapropriação judicial e/ou amigável, para construção de um espaço de integração, formação especial e recreação para as escolas públicas municipais.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/867/-_pl_no_57_2023_-_poder_executivo-.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/867/-_pl_no_57_2023_-_poder_executivo-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir um imóvel, qual seja, uma casa com área total de 192,50m², sendo 38,50m² de área construída, localizado na Rua José Herculano Rodrigues da Mota, S/N, bairro Sagrado Coração de Jesus, município de Irauçuba/CE, de propriedade da Sra. Gerlúcia Torres Mesquita, por meio de desapropriação judicial e/ou amigável, para doação às famílias carentes e dá outras providências.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a adquirir um imóvel, qual seja uma casa, com área total de 109,50 m², sendo 38,50 m² de área construída, localizado na rua José Herculano rodrigues da mota, s/n, bairro sagrado coração de jesus, município de Irauçuba/ce, de propriedade da sra. Gerlucia Torres Mesquita, por meio de desapropriação judicial e/ou amigável, para doação à família carente e dá outras providências”.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a adquirir um imóvel, qual seja uma casa, com área total de 395,00 m², sendo 328,35 m² de área construída, localizado na avenida Paulo Bastos, n° 145, bairro nossa senhora de Fátima, município de Irauçuba/ce, de propriedade do sr. Manuel Gonçalves de Sousa Júnior, por meio de desapropriação judicial e/ou amigável, para construção de um espaço de integração, formação especial e recreação para as escolas públicas municipais</t>
   </si>
   <si>
     <t>887</t>
   </si>
@@ -657,267 +657,267 @@
   <si>
     <t>912</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Altera os itens 3, 5, 8, 37, 40, 42, 46, 49 e 98 do anexo i da lei nº 1.817 de 31 de janeiro de 2023, reajustando a remuneração mínima dos cargos neles previstos, nos termos da medida provisória nº 1.172 de 1º de maio de 2023 e lei municipal n° 1.863 de 16 de maio de 2023, na forma que indica e dá outras providências</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito especial ao orçamento anual de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/971/-_pl_no_89_2023_-_poder_executivo-.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/971/-_pl_no_89_2023_-_poder_executivo-.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 1.355/2018, Plano Diretor de Irauçuba, em todo o texto legal, a denominação Área Especial de Interesse Social (AIS) para Zona Especial de Interesse Social (ZEIS), na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/923/-_pl_no_90_2023_-_poder_executivo-.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/923/-_pl_no_90_2023_-_poder_executivo-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, firmar termo de colaboração com o Sistema Integrado de Saneamento Rural da Bacia Hidrográfica do Curú e Litoral-SISAR-BCL,  para requalificação do Sistema de Abastecimento de Água da comunidade de Pedra Ferrada, Município de Irauçúba, e dá outras providências.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/924/-_pl_no_91_2023_-_poder_executivo-.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/924/-_pl_no_91_2023_-_poder_executivo-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar termo de colaboração com o Sistema Integrado de Saneamento Rural da Bacia Hidrográfica do Curú e Litoral-SISAR-BCL, para execução de Sistema Simplificado de Abastecimento de Água para as comunidades de São Joaquim e Vila Almeida, Município de Irauçúba, e dá outras providências</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/925/-_pl_no_92_2023_-_poder_executivo-.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/925/-_pl_no_92_2023_-_poder_executivo-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Irauçuba a firmar termo de colaboração com a Associação Beneficente Médica de Pajuçara - ABEMP, e dá outras providências.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/926/-_pl_no_93_2023_-_poder_executivo-.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/926/-_pl_no_93_2023_-_poder_executivo-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo de parceria com o Sistema Integrado de Saneamento Rural da Bacia Hidrográfica do Curú e Litoral - SISAR-BCL, para execução de estação de tratamento de água e ampliação de rede de distribuição no sistema de abastecimento de água da comunidade de Saco do Juazeiro, Município de Irauçuba, e dá outras providências.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Estabelece normas para o funcionamento, organização, serviços e concessão de direito real de uso das sepulturas no Cemitério Esperança, revogando a Lei nº 730/2010, e dá outras providências.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/972/-_pl_no_95_2023_-_poder_executivo-.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/972/-_pl_no_95_2023_-_poder_executivo-.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do Município de Irauçuba, sobre a política municipal de educação ambiental e dá outras providências.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza e conservação de terrenos particulares no Município de Irauçuba/CE, e dá outras providências.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/973/-_pl_no_97_2023_-_poder_executivo-.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/973/-_pl_no_97_2023_-_poder_executivo-.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca do piso salarial dos profissionais da enfermagem no âmbito do Município de Irauçuba e adota outras providências.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Tânia Alves</t>
   </si>
   <si>
     <t>Institui no calendário oficial de datas e eventos do Município de Irauçuba o "Dia da Família na Escola Municipal", a ser celebrado anualmente em 24 de Abril, e dá outras providências.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Dispõe sobre o comprimento do estatuído no inciso VI, do art. 21, da Lei Orgânica do Município de Irauçuba, para a Legislatura Seguinte (2025-2028) na forma que indica.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Irauçuba, o Dia municipal do Agente Comunitário de Saúde (ACS) e do Agente de Combate às Endemias (ACE), a ser comemorado anualmente, no dia 04 de outubro e dá outras providências</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/970/projeto__de_lei_legislativo_no_09_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/970/projeto__de_lei_legislativo_no_09_2023.pdf</t>
   </si>
   <si>
     <t>Institui o ‘Cordão de Girassol’ como instrumento auxiliar de orientação e identificação de pessoas diagnosticadas com doenças ocultas no Município de Irauçuba.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/776/decreto_do_legislaivo_no__01_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/776/decreto_do_legislaivo_no__01_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação da prestação de contas da prefeitura municipal de Irauçuba, Exercício de 2018, e dá outras providência</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>Raimundo Alves Lopes</t>
   </si>
   <si>
     <t>Dispõe sobre a Aprovação da Prestação de Contas de Governo – Exercício Financeiro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/799/projeto__de_lei_no_02_2023_poder_legislativo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/799/projeto__de_lei_no_02_2023_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de datas e eventos do Município de Irauçuba, o "Dia da Família na Escola Municipal", a ser celebrado anualmente em 24 de abril, e dá outras providências.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>Institui a Galeria Lilás na Câmara Municipal de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/868/projeto_de_resolucao_no_04_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/868/projeto_de_resolucao_no_04_2023.pdf</t>
   </si>
   <si>
     <t>Estabelece o reajuste dos vencimentos dos servidores efetivos e comissionados da Câmara Municipal de Irauçuba e dá outras providências.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_indicacao_no_01_2023_do_legislativo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_indicacao_no_01_2023_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a indicação de criação de Fórum Municipal de Proteção e Defesa Animal, no Município de Irauçuba, e dá outras providências.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/922/projeto_de_indicacao_no_02_2023_do_legislativo.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/922/projeto_de_indicacao_no_02_2023_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Cria, no âmbito do Município de Irauçúba, o Programa Ronda Maria da Penha.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Carlos Felipe de Sousa Fernandes</t>
   </si>
   <si>
     <t>Requer a reforma e ampliação e a construção de um quiosque na Praça Jesuíno Pinto de Mesquita, no Distrito de Juá, Irauçuba-Ceará.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>Francisco Xavier Asevedo Mesquita</t>
   </si>
@@ -1071,237 +1071,237 @@
   <si>
     <t>Requer a limpeza do açude do Missí.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>Requer uma vistoria em todas as ruas do bairro Missí.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Requer a aquisição de 15 ventiladores para o CREII.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/773/requerimento_no_26_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/773/requerimento_no_26_2023.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de 02 luminárias para a sequência da rua Benedito Araújo Mesquita - Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/774/requerimento_no_27_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/774/requerimento_no_27_2023.pdf</t>
   </si>
   <si>
     <t>Requer o retorno do PROERD.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/775/requerimento_no_28_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/775/requerimento_no_28_2023.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão e Promoção Social, solicitando cursos de informática para idosos.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>Requer a resolução dos atoleiros na região do Mandacarú.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/804/requerimento_verbal_no_31_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/804/requerimento_verbal_no_31_2023.pdf</t>
   </si>
   <si>
     <t>Requer a resolução do atoleiro no assentamento da Arraia.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/805/requerimento_verbal_no_32_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/805/requerimento_verbal_no_32_2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um poço que havia sido prometido na comunidade do Machão.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/806/requerimento_verbal_no_33_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/806/requerimento_verbal_no_33_2023.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de uma caixa d'agua elevatória para a localidade do Mocó.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/807/requerimento_verbal_no_34_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/807/requerimento_verbal_no_34_2023.pdf</t>
   </si>
   <si>
     <t>Requer a resolução do atoleiro na Rua do Mocó, Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>Requer a colocação das luminárias na Rua Mocó, Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/809/requerimento_verbal_no_36_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/809/requerimento_verbal_no_36_2023.pdf</t>
   </si>
   <si>
     <t>Requer a conclusão da perfuração do Poço no assentamento de Saco Verde.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/810/requerimento_verbal_no_37_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/810/requerimento_verbal_no_37_2023.pdf</t>
   </si>
   <si>
     <t>Requer a continuidade da pavimentação em um trecho localizado na Vila Verde.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>Francisco Barros Matias</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_verbal_no_38_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_verbal_no_38_2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma calçada que vai do hospital ao necrotério.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_verbal_no_39_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_verbal_no_39_2023.pdf</t>
   </si>
   <si>
     <t>Requer um local para armazenamento das documentações dos cidadãos no cemitério de Irauçuba.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>Requer a construção de dois banheiros com vestiários para a quadra esportivas do Bairro Sagrado Coração de Jesus - Barragem.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_verbal_no_41_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_verbal_no_41_2023.pdf</t>
   </si>
   <si>
     <t>Requer investimentos na educação financeira do Município de Irauçuba.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>Requer a execução de uma capina no Hospital Municipal de Irauçuba.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/815/requerimento_verbal_no_43_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/815/requerimento_verbal_no_43_2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de banheiros com vestuários(feminino e masculino), para a Quadra Esportiva do CEI - Adelite Teixeira Azevedo, no distrito de Missí.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/816/requerimento_verbal_no_44_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/816/requerimento_verbal_no_44_2023.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação total do dessalinizador na localidade do Assentamento Santos Reis.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>Requer a cobertura com proteção, construção de banheiros e proteção de rede para a Quadra do Bairro da Esperança.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/818/requerimento_verbal_no_46_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/818/requerimento_verbal_no_46_2023.pdf</t>
   </si>
   <si>
     <t>Requer uma vistoria sobre a situação das calhas nos galpões das fábricas no Município de Irauçuba.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/819/requerimento_verbal_no_47_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/819/requerimento_verbal_no_47_2023.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão no plano de governo providências e serviços de implantação de um parque infantil na Escola Antônio Vidal, na localidade de Mandacarú.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_verbal_no_48_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_verbal_no_48_2023.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de um médico Gastroenterologista para atender a população nesta especialidade.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>Requer a pavimentação na estrada por baixo da CE 173, ao longo da comunidade de Cajazeiras.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>Requer que seja ofertado cursos em caráter de urgência para cuidadores de crianças com necessidades especiais.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>Requer a construção de 02 salas de aulas no centro de Educação Infantil, Tia Diva, no bairro Gil Bastos.</t>
   </si>
   <si>
     <t>791</t>
   </si>
@@ -1572,87 +1572,87 @@
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Requer itens e serviços para a UBS do bairro da Esperança na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Requer que priorize com urgência a situação do esgoto do Distrito do Juá, principalmente no Bairro Beira Rio, a situação está crítica, o que vem ocasionando um mal cheiro imenso, muitos moradores estão reclamando, e algo precisa ser feito com urgência, sendo feito o esgotamento, colocando umas manilhas, ou canos mais grossos, mas que a situação do esgoto não pode permanecer sem a devida resolução.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>Requer  que veja com urgência o que pode ser feito para resolver um problema grave de alagamento na Rua Catequista Maroca Ramos, pois muitas famílias estão sendo prejudicadas, correndo risco de um muro de alguma residência ou até mesmo uma casa chegar a cair, pois os imóveis estão ficando “brejados” por conta do inverno</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_verbal_no_90_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_verbal_no_90_2023.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização das faixas elevadas de nosso município, pois muitas já estão de difícil visualização, dificultando quem trafega pelas ruas da cidade, correndo risco de acidentes, portanto se faz necessária a pintura dessas faixas amarelas, para oferecer uma melhor segurança no trânsito de nossa cidade e dá outras providências.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_verbal_no_91_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_verbal_no_91_2023.pdf</t>
   </si>
   <si>
     <t>Solicita um pedido de resposta a um projeto de lei que trata da proibição da Emissão de ruídos excessivos em escapamentos de motocicletas, projeto esse que foi apresentado em fevereiro de 2022. É de suma importância para o desenvolvimento de nosso município que o projeto supracitado acima seja sancionado, e que vire lei, até mesmo já existe uma lei no código de trânsito brasileiro, que visa essa proibição, portanto seria um passo adiante para a organização municipal de Irauçuba.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/871/requerimento_no_92_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/871/requerimento_no_92_2023.pdf</t>
   </si>
   <si>
     <t>Requer que se digne remeter à apreciação do Douto Plenário desta Casa Legislativa, a expedição de Ofício à Exma. Prefeita Municipal, a Sra. Patrícia Maria Santos Barreto, por meio da secretaria competente que proceda junto a SOP (Secretaria de Obras Públicas do Estado) providências no sentido de realizar os serviços de manutenção e roçagem nas margens da CE-173 que dar acesso ao Distrito de Juá e dá outras providências.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/872/requerimento_no_93_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/872/requerimento_no_93_2023.pdf</t>
   </si>
   <si>
     <t>Requer que se digne remeter à apreciação do Douto Plenário desta Casa Legislativa, a expedição de Ofício à Exma. Prefeita Municipal, a Sra. Patrícia Maria Santos Barreto, solicitando que determine as secretarias competentes a fixação de cartazes contendo o artigo 4° do Estatuto da Criança e do Adolescente (ECA) em postos de saúde, hospitais, creches e escolas municipais para que a população tome conhecimento dos direitos das crianças e adolescentes e dá outras providências.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/873/requerimento_no_01_2023_vereador_antonio_azevedo_de_melo..pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/873/requerimento_no_01_2023_vereador_antonio_azevedo_de_melo..pdf</t>
   </si>
   <si>
     <t>Requer o seu afastamento a partir deste sábado, dia 13 de maio de 2023, até o dia 13 de agosto de 2023, mediante licença para tratar de interesses particulares, inobstante o direito de retornar as atividades parlamentares assim que desejar e for possível, bem como de ampliar a licença requerida, da forma que indica.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>Requer que o executivo municipal estude a viabilidade para aquisição de um parquinho infantil com cobertura para o centro de atendimento infantil neuropsicomotor dra. Fátima Lotif.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>Requer o atendimento da referida solicitação possibilitará aos clientes mais comodidade, pois estarão protegidos contra o sol e a chuva.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>Requer uma resposta com relação ao que poderá ser feito sobre o abastecimento de água da adl de campinas,</t>
   </si>
   <si>
     <t>889</t>
   </si>
@@ -2073,300 +2073,300 @@
   <si>
     <t>963</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Requer uma passagem molhada para a sangria do açude Nogueira Ramos, da localidade Riacho Fundo.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Requer uma passagem molhada para o Riacho das Cruzinhas que dá acesso Mandacaru ao distrito de Juá.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_no_158_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_no_158_2023.pdf</t>
   </si>
   <si>
     <t>Indica a professora Maria Josiane Carneiro Braga, para receber o “TÍTULO DE MULHER CIDADÃ DO MUNICÍPIO DE IRAUÇUBA”, honraria criada pela Resolução nº 04/2021, na forma que indica.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/928/requerimento_no_159_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/928/requerimento_no_159_2023.pdf</t>
   </si>
   <si>
     <t>Requere o estudo de viabilidade para instalação de um redutor de velocidade na Rua Odilon Ferreira da Silva, Bairro Gil Bastos, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_no_160_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_no_160_2023.pdf</t>
   </si>
   <si>
     <t>Requer o estudo da possibilidade de colocar uma Faixa Elevada em frente ao CEI Tia Diva, no Bairro Gil Bastos, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/930/requerimento_no_161_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/930/requerimento_no_161_2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo, por meio das secretarias competentes, que seja feito um trabalho educacional permanente nas escolas, nas reuniões de associações e em outras ocasiões para que seja dada a importância e a necessidade de se manter uma cidade limpa, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/931/requerimento_verbal_no_162_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/931/requerimento_verbal_no_162_2023.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno do “Prefeitura na Comunidade” para o Assentamento Saco Verde, se possível, para o mês de setembro, pois é um pedido de toda comunidade, um dia onde existe muita interação, da comunidade com o Governo Municipal, e que é de suma importância para fortalecer cada vez mais a união do Poder executivo com os munícipes.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_verbal_no_163_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_verbal_no_163_2023.pdf</t>
   </si>
   <si>
     <t>Requere uma Praça para os moradores da Vila Isaías, comunidade que vem crescendo cada vez mais, e que é um pedido de seus moradores, que fosse feita uma praça próxima a Igreja Católica, onde seria um ambiente de lazer dos cidadãos que ali moram, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/933/requerimento_verbal_no_164_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/933/requerimento_verbal_no_164_2023.pdf</t>
   </si>
   <si>
     <t>Requerer um festival de violeiros, repentistas, pois é algo muito cultural em nosso município, e o povo irauçubense tem um apreço muito grande pela viola, repente e cantoria, então, é de suma importância que pudéssemos resgatar essa nossa cultura, valorizando os artistas irauçubenses.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/934/requerimento_verbal_no_165_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/934/requerimento_verbal_no_165_2023.pdf</t>
   </si>
   <si>
     <t>Requere que veja a situação da passagem molhada da Vila Isaías, pois esta´ precisando de uma reforma, é um pedido da comunidade, pois pode até oferecer um certo perigo, é uma passagem molhada bem antiga, que necessita de reparos.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/935/requerimento_verbal_no_166_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/935/requerimento_verbal_no_166_2023.pdf</t>
   </si>
   <si>
     <t>Requerer que seja feita uma limpeza, e retirada de entulhos na Rua Valdir de Andrade Braga, próximo a BR 222, Centro, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/936/requerimento_verbal_no_167_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/936/requerimento_verbal_no_167_2023.pdf</t>
   </si>
   <si>
     <t>Requere a reforma e ampliação do Centro de Artesanato, para que pudesse melhor acolher os cidadãos que sobrevivem de suas vendas de artesanato, e que a qualquer momento podem ser despejados de suas barracas, as margens da BR 222, situação essa que tem de ser resolvida o mais rápido possível, e o espaço do Centro de Artesanato seria muito importante para as famílias que sobrevivem dessa renda, realizando suas vendas e podendo atender melhor sua clientela que por ali passa.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_verbal_no_168_2023_1.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_verbal_no_168_2023_1.pdf</t>
   </si>
   <si>
     <t>Requer que veja a possibilidade de colocar alguém responsável pela limpeza dos banheiros públicos do galpão da feira, pois muitas pessoas fazem o uso desse material, muitas dessas pessoas, são moradores de rua, portanto, é de suma importância que esses banheiros fossem limpos e higienizados para um melhor uso dos cidadãos, da forma que indica.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_verbal_no_169_2023_1.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_verbal_no_169_2023_1.pdf</t>
   </si>
   <si>
     <t>Requer que veja a situação de duas entradas de Ruas, que encontram-se esburacadas, de difícil acesso, com grotas, a entrada da Rua 7 de Setembro e o outro trecho localizado na entrada da Rua Pedro Domingues, portanto, é de suma importância que sejam consertados esses dois trechos para que os cidadão possam transitar em segurança, na forma que indica.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_no_170_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_no_170_2023.pdf</t>
   </si>
   <si>
     <t>Requer a imediata adoção das medidas necessárias para o cumprimento do disposto na Lei Federal 13.722/18, conhecida popularmente como "Lei Lucas", a qual torna obrigatória a capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino público de educação infantil e fundamental na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_verbal_no_171_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_verbal_no_171_2023.pdf</t>
   </si>
   <si>
     <t>Requer que sejam feitas placas com setas, sinalizando na BR 222, entrada para o Distrito do Missí, e saída para o Município de Itapipoca, assim como quem vem do Município de Itapipoca, com destino ao distrito do Missí, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/967/requerimento_verbal_no_172_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/967/requerimento_verbal_no_172_2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma unidade básica de saúde - UBS na comunidade do Mandacarú, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/968/requerimento_verbal_no_173_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/968/requerimento_verbal_no_173_2023.pdf</t>
   </si>
   <si>
     <t>Requer a abertura de uma rua no Alto do Cristo, distrito do Missí, que liga ao açúde Caiçara, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_verbal_no_174_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_verbal_no_174_2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça para a comunidade do Bueno, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_verbal_no_175_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_verbal_no_175_2023.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de casas para os moradores da localidade de Cajazeiras, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_verbal_no_176_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_verbal_no_176_2023.pdf</t>
   </si>
   <si>
     <t>Requer a municipalização do Cemitério do Distrito do Juá e também do Distrito do Missi, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Requer o abastecimento de água para a localidade do Mandacarú, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/979/requerimento_no_187_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/979/requerimento_no_187_2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de banheiros masculino e feminino, bem como de vestiários, na Quadra de Futsal das Mangueiras, no distrito do Missi, e dá outras providências.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_no_188_2023.pdf</t>
+    <t>http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_no_188_2023.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento de toda a passagem molhada do Firino, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veta Integralmente o PL 009/2023 que autoriza o Poder Executivo Municipal a criar o distrito do Município de Irauçuba e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2685,68 +2685,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/728/-_pl_no_01_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/729/-_pl_no_02_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/730/-_pl_no_03_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/740/-_pl_no_08_2023_-_poder_executtivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/741/-_pl_no_10_2023_-_poder_executtivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/777/-_pl_no_16__2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/778/-_pl_no_17__2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/779/-_pl_no_18__2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/821/-_pl_no_19__2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/820/-_pl_no_20__2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/823/-_pl_no_22__2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/788/-_pl_no_23__2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/824/-_pl_no_35_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/825/-_pl_no_36_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/826/-_pl_no_37_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/852/-_pl_no_39_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/853/-_pl_n42_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/854/-_pl_no_43_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/855/-_pl_no_45_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/856/-_pl_no_46_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/857/-_pl_no_48_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/858/-_pl_no_49_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/859/-_pl_no_50_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/860/-_pl_no_51_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/865/-_pl_no_54_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/866/-_pl_no_55_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/867/-_pl_no_57_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/971/-_pl_no_89_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/923/-_pl_no_90_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/924/-_pl_no_91_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/925/-_pl_no_92_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/926/-_pl_no_93_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/972/-_pl_no_95_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/973/-_pl_no_97_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/970/projeto__de_lei_legislativo_no_09_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/776/decreto_do_legislaivo_no__01_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/799/projeto__de_lei_no_02_2023_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/868/projeto_de_resolucao_no_04_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_indicacao_no_01_2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/922/projeto_de_indicacao_no_02_2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/773/requerimento_no_26_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/774/requerimento_no_27_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/775/requerimento_no_28_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/804/requerimento_verbal_no_31_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/805/requerimento_verbal_no_32_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/806/requerimento_verbal_no_33_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/807/requerimento_verbal_no_34_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/809/requerimento_verbal_no_36_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/810/requerimento_verbal_no_37_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_verbal_no_38_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_verbal_no_39_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_verbal_no_41_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/815/requerimento_verbal_no_43_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/816/requerimento_verbal_no_44_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/818/requerimento_verbal_no_46_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/819/requerimento_verbal_no_47_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_verbal_no_48_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_verbal_no_90_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_verbal_no_91_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/871/requerimento_no_92_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/872/requerimento_no_93_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/873/requerimento_no_01_2023_vereador_antonio_azevedo_de_melo..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_no_158_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/928/requerimento_no_159_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_no_160_2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/930/requerimento_no_161_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/931/requerimento_verbal_no_162_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_verbal_no_163_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/933/requerimento_verbal_no_164_2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/934/requerimento_verbal_no_165_2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/935/requerimento_verbal_no_166_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/936/requerimento_verbal_no_167_2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_verbal_no_168_2023_1.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_verbal_no_169_2023_1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_no_170_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_verbal_no_171_2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/967/requerimento_verbal_no_172_2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/968/requerimento_verbal_no_173_2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_verbal_no_174_2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_verbal_no_175_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_verbal_no_176_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/979/requerimento_no_187_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_no_188_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/728/-_pl_no_01_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/729/-_pl_no_02_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/730/-_pl_no_03_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/740/-_pl_no_08_2023_-_poder_executtivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/741/-_pl_no_10_2023_-_poder_executtivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/777/-_pl_no_16__2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/778/-_pl_no_17__2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/779/-_pl_no_18__2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/821/-_pl_no_19__2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/820/-_pl_no_20__2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/823/-_pl_no_22__2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/788/-_pl_no_23__2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/824/-_pl_no_35_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/825/-_pl_no_36_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/826/-_pl_no_37_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/852/-_pl_no_39_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/853/-_pl_n42_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/854/-_pl_no_43_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/855/-_pl_no_45_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/856/-_pl_no_46_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/857/-_pl_no_48_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/858/-_pl_no_49_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/859/-_pl_no_50_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/860/-_pl_no_51_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/865/-_pl_no_54_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/866/-_pl_no_55_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/867/-_pl_no_57_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/971/-_pl_no_89_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/923/-_pl_no_90_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/924/-_pl_no_91_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/925/-_pl_no_92_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/926/-_pl_no_93_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/972/-_pl_no_95_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/973/-_pl_no_97_2023_-_poder_executivo-.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/970/projeto__de_lei_legislativo_no_09_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/776/decreto_do_legislaivo_no__01_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/799/projeto__de_lei_no_02_2023_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/868/projeto_de_resolucao_no_04_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_indicacao_no_01_2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/922/projeto_de_indicacao_no_02_2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/773/requerimento_no_26_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/774/requerimento_no_27_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/775/requerimento_no_28_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/804/requerimento_verbal_no_31_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/805/requerimento_verbal_no_32_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/806/requerimento_verbal_no_33_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/807/requerimento_verbal_no_34_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/809/requerimento_verbal_no_36_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/810/requerimento_verbal_no_37_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_verbal_no_38_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_verbal_no_39_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_verbal_no_41_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/815/requerimento_verbal_no_43_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/816/requerimento_verbal_no_44_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/818/requerimento_verbal_no_46_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/819/requerimento_verbal_no_47_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_verbal_no_48_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_verbal_no_90_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_verbal_no_91_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/871/requerimento_no_92_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/872/requerimento_no_93_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/873/requerimento_no_01_2023_vereador_antonio_azevedo_de_melo..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_no_158_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/928/requerimento_no_159_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_no_160_2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/930/requerimento_no_161_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/931/requerimento_verbal_no_162_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_verbal_no_163_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/933/requerimento_verbal_no_164_2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/934/requerimento_verbal_no_165_2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/935/requerimento_verbal_no_166_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/936/requerimento_verbal_no_167_2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_verbal_no_168_2023_1.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_verbal_no_169_2023_1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_no_170_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_verbal_no_171_2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/967/requerimento_verbal_no_172_2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/968/requerimento_verbal_no_173_2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_verbal_no_174_2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_verbal_no_175_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_verbal_no_176_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/979/requerimento_no_187_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_no_188_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iraucuba.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H244"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="250.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>